--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="498b37e" w14:textId="498b37e">
+    <w:p w14:paraId="4b554cb" w14:textId="4b554cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет-қала құрылысы кеңесінің үлгілік ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 12 ақпандағы № 54 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 20 ақпанда № 38013 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 12 ақпандағы № 54 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 20 ақпанда № 38013 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -771,54 +771,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сәулет-қала құрылысы кеңесі (бұдан әрі – Кеңес) – бірыңғай қала құрылысы саясатын іске асыру жөніндегі іс-қимылдарды үйлестіру, адам өмір сүретін және тіршілік ететін ортаның сапасын арттыру, елді мекендердің орнықты дамуын қамтамасыз ету және заманауи сәулеттік келбетін қалыптастыру үшін облыстардың, республикалық маңызы бар қалалардың және астананың әкімдіктері жанынан құрылатын, тұрақты жұмыс істейтін консультативтік-кеңесші орган.</w:t>
+      2. Сәулет-қала құрылысы кеңесі (бұдан әрі – Кеңес) – бірыңғай қала құрылысы саясатын іске асыру жөніндегі іс-қимылдарды үйлестіру, адам өмір сүретін және тіршілік ететін ортаның сапасын арттыру, елді мекендердің орнықты дамуын қамтамасыз ету және заманауи сәулеттік келбетін қалыптастыру үшін астананың, облыстардың және республикалық маңызы бар қалалардың әкімдіктері жанынан құрылатын, тұрақты жұмыс істейтін консультативтік-кеңесші орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кеңес өз қызметінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасын, сондай-ақ осы Үлгілік ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -967,586 +1029,892 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Кеңестің құрылымы мен оны басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сәулет-қала құрылысы кеңесінің құрамын облыстың, республикалық маңызы бар қаланың және астананың жергілікті өкілді органы кемінде жеті адам тақ санында қалыптастырылады.</w:t>
+      5. Сәулет-қала құрылысы кеңесінің құрамын астананың, облыстың және республикалық маңызы бар қаланың жергілікті өкілді органы кемінде жеті адам тақ санында қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сәулет-қала құрылысы кеңесіне жергілікті атқарушы органның өкілдері, сәулетшілер мен ғылыми-зерттеу ұйымдарының мамандары, жобалау ұйымдарының, қоғамдық және өзге де ұйымдардың, оның ішінде мүгедектігі бар адамдардың мүддесін білдіретін ұйымдардың өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Кеңесті облыстың, республикалық маңызы бар қаланың немесе астананың әкімі – Төраға басқарады.</w:t>
+      7. Кеңесті астананың, облыстың немесе республикалық маңызы бар қаланың әкімі – Төраға басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кеңес төрағасының орынбасарлары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      облыс, республикалық маңызы бар қала немесе астана әкімінің құрылыс мәселелеріне жетекшілік ететін орынбасары;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астана, облыс немесе республикалық маңызы бар қала әкімінің құрылыс мәселелеріне жетекшілік ететін орынбасары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астананың, облыстың немесе республикалық маңызы бар қаланың бас сәулетшісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кеңестің хатшысы болып сәулет және қала құрылысы істері жөніндегі жергілікті атқарушы органның, Кеңес мүшесі болып табылмайтын және шешім қабылдау кезінде дауыс беру құқығы жоқ қызметкері тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      облыстың, республикалық маңызы бар қаланың немесе астананың бас сәулетшісі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Төраға болмаған жағдайда, Кеңес отырысын Кеңес Төрағасы орынбасарларының бiрi өткізе алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      9. Кеңестің хатшысы болып сәулет және қала құрылысы істері жөніндегі жергілікті атқарушы органның, Кеңес мүшесі болып табылмайтын және шешім қабылдау кезінде дауыс беру құқығы жоқ қызметкері тағайындалады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бекітілген құрамнан басқа, Кеңес жұмысына дауыс беру құқығымен кәсіптік және қоғамдық бірлестіктердің, аккредиттелген қауымдастықтар мен одақтардың өкілдері тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      10. Төраға болмаған жағдайда, Кеңес отырысын Кеңес Төрағасы орынбасарларының бiрi өткізе алады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кеңес отырыстарының кезеңділігін төраға немесе төрағаның орынбасары айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      11. Бекітілген құрамнан басқа, Кеңес жұмысына дауыс беру құқығымен кәсіптік және қоғамдық бірлестіктердің, аккредиттелген қауымдастықтар мен одақтардың өкілдері тартылады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Кеңестің жұмыс органы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      12. Кеңес отырыстарының кезеңділігін төраға немесе төрағаның орынбасары айқындайды.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жұмыс органы келесі функцияларды орындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кеңес отырысы үшін материалдар жинақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отырыстың күн тәртібін әзірлеу және хаттамаларды ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Кеңес мүшелерін отырыстың уақыты мен күн тәртібі туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Кеңес жұмысын қамтамасыз ету үшін қажетті өзге де ұйымдастырушылық-техникалық сипаттағы функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Отырыстың қорытындысы бойынша Кеңес қабылдаған шешімдерді көрсететін хаттамалар жасайды. Қабылданған шешіммен келіспеген Кеңес мүшесі хаттамаға өзінің ерекше пікірінің мәтінін қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-      4) Кеңес жұмысын қамтамасыз ету үшін қажетті өзге де ұйымдастырушылық-техникалық сипаттағы функциялар.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер отырысқа оның мүшелерінің кемінде үштен екісі қатысса, Кеңес шешімдері заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      14. Отырыстың қорытындысы бойынша Кеңес қабылдаған шешімдерді көрсететін хаттамалар жасайды. Қабылданған шешіммен келіспеген Кеңес мүшесі хаттамаға өзінің ерекше пікірінің мәтінін қоса беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Кеңесті талқылау нәтижелері бойынша жобаны ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      15. Егер отырысқа оның мүшелерінің кемінде үштен екісі қатысса, Кеңес шешімдері заңды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      16. Кеңесті талқылау нәтижелері бойынша жобаны ұсынады:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ескертулермен іске асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      1) іске асыру;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пысықтау үшін қайтару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      2) ескертулермен іске асыруға;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бас тарту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      3) пысықтау үшін қайтару;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кеңес отырысының хаттамасы шешімдер қабылдау үшін барлық мүдделі мемлекеттік органдарға, сондай-ақ Кеңес отырысының күн тәртібіне сәйкес жобалары қаралған жеке және заңды тұлғаларға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      4) бас тарту.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақта мемлекеттік тілдегі мәтіні өзгермейді  - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кеңес жұмысының ашықтығын қамтамасыз ету және жұртшылықты хабардар ету үшін Кеңес отырыстарына аккредиттелген бұқаралық ақпарат құралдарының өкілдері, сәулетшілер, жоғары оқу орындарының сәулет факультеттерінің оқытушылары мен студенттері жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>