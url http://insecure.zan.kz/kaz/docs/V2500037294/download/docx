--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="326cf27" w14:textId="326cf27">
+    <w:p w14:paraId="449e27b" w14:textId="449e27b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1406,1717 +1406,1933 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрландыру объектісі – субсидия алуға арналған өтінішті тіркеу, сондай-ақ өтініштің субсидиялау шарттарына сәйкестігін автоматты түрде тексеру арқылы оны өңдеу мүмкіндігін беретін, субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығын білдіретін агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік цифрлық жүйесі (бұдан әрі – АӨК СМЦЖ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджетті атқару жөніндегі орталық уәкілетті орган – бюджетті атқару, республикалық бюджеттің және өз құзыреті шегінде жергілікті бюджеттердің, бюджеттен тыс қорлардың атқарылуы бойынша бухгалтерлік есепке алуды, бюджеттік есепке алу мен бюджеттік есептілікті жүргізу саласында басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке шот – субсидиялауға арналған өтінімдердің электрондық тізілімінде қамтылған, субсидиялауға арналған ұсыныстар мен өтінімдерді тіркеу және олар бойынша операцияларды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін жазбалар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтпелі өтініш (бұдан әрі – өтініш) – су пайдаланушының көрсетілетін қызметті алушыларға жеткізген суы үшін субсидиялар алуға арналған электрондық өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) су беру жөніндегі көрсетілетін қызметтер – каналдар арқылы су беру, суару үшін су беру бойынша және тірек гидротехникалық құрылысжайлардың көмегімен жерүсті су ағынын реттеу бойынша көрсетілетін қызметтер бөлігінде су пайдаланушының аквашаруашылық саласындағы су тұтынушыға су беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – көрсетілетін қызметті алушылар берген субсидиялауға арналған өтініштер, қаржы институттары туралы мәліметтердің және субсидиялаудың мемлекеттік цифрлық жүйесінде көрсетілген өзге де мәліметтердің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) су пайдаланушы – Қазақстан Республикасының заңнамасында белгіленген тәртіппен су пайдалану құқығын иеленетін және оны іске асыратын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) су тұтынушы – су беру бойынша су шаруашылығы ұйымдарының немесе су пайдаланушылардың көрсетілетін қызметтерін пайдаланатын не ортақ су пайдалану тәртібімен су объектілерінен су тұтынатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) субсидиялау – бюджет қаражаты есебінен жүзеге асырылатын, нақты субсидия алушыларды өтеусіз және қайтарымсыз негізде қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталы (бұдан әрі – веб-портал) – Интернет желісінде орналасқан, субсидиялаудың мемлекеттік цифрлық жүйесіне қолжетімділік беретін интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тіркеуші – бюджетті атқару жөніндегі орталық уәкілетті орган айқындаған, бірінші деңгейдегі жүйе пайдаланылып жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларды мониторингтеуді техникалық сүйемелдеуді қамтамасыз ететін, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тіркеуші жүйе (бұдан әрі – бірінші деңгейдегі жүйе) – өтінім берушілердің өтінімдерінің эталондық электрондық тізілімін қамтитын, СМЦЖ-мен интеграцияланған жеке кәсіпкерлікті мемлекеттік қолдау шаралары және оларды алушыларды мониторинг жүйесі, онда форматтық-логикалық бақылаудан кейінгі түпкілікті бақылау арқылы өтінім берушінің базалық өлшемшарттарға сәйкестігі және оған бюджеттен ақша төлеу туралы шешім қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Аквашаруашылық саласындағы су беру бойынша көрсетілетін қызметтердің құнын субсидиялау тиісті қаржы жылына арналған жергілікті бюджеттерде көзделген қаражат есебінен және шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Субсидиялау мемлекеттік қолдаудың екі деңгейлі жүйесі шеңберінде жүзеге асырылады, ол мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылар өтінімдерінің эталондық электрондық тізілімін қамтитын екінші деңгейдегі жүйелермен интеграцияланған тіркеу жүйесі, онда "Жеке кәсіпкерлікті мемлекеттік қолдау шаралары шеңберінде іске асырылатын жобаларға мониторинг жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2026 жылғы 2 ақпандағы № 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37936 болып тіркелген) бекітілген жеке кәсіпкерлікті мемлекеттік қолдау шаралары шеңберінде іске асырылатын жобаларға мониторинг жүргізу қағидаларына сәйкес түпкілікті форматтан кейінгі логикалық бақылау арқылы жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларға мониторинг жүргізу қағидалары шеңберінде бюджетті атқару жөніндегі уәкілетті орган айқындайтын базалық талаптарға сәйкестігі айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан өтінімдерді қабылдау, оларды форматтық-логикалық бақылауды қолдана отырып өңдеу және өңделген өтінімдерді бірінші деңгейге беру жүзеге асырылатын салалық мемлекеттік немесе мемлекеттік емес цифрлық жүйелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">Ескерту. 1-тарау 2-2-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-      4) су беру жөніндегі көрсетілетін қызметтер – каналдар арқылы су беру, суару үшін су беру бойынша және тірек гидротехникалық құрылысжайлардың көмегімен жерүсті су ағынын реттеу бойынша көрсетілетін қызметтер бөлігінде су пайдаланушының аквашаруашылық саласындағы су тұтынушыға су беруі;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субсидиялар аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты қызметті жүзеге асыратын жеке және (немесе) заңды тұлғаларға, сондай-ақ аквашаруашылықты дамытуды қамтамасыз ететін жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      5) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – көрсетілетін қызметті алушылар берген субсидиялауға арналған өтініштер, қаржы институттары туралы мәліметтердің және субсидиялаудың мемлекеттік ақпараттық жүйесінде көрсетілген өзге де мәліметтердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидиялар мынадай аквашаруашылық субъектілеріне және аквашаруашылық дамытуды қамтамасыз ететін субъектілерге берілмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      6) субсидиялаудың мемлекеттік ақпараттық жүйесінің веб-порталы (бұдан әрі – веб–портал) – Интернет желісінде орналасқан, субсидиялаудың мемлекеттік ақпараттық жүйесіне қолжетімділік беретін интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарсы міндеттемелердің орындалмауына жол берген және ақшаны қайтармаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      7) субсидиялау – бюджет қаражаты есебінен жүзеге асырылатын, нақты субсидия алушыларды өтеусіз және қайтарымсыз негізде қаржыландыру;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұрын қарсы міндеттемелердің орындалмауына жол берген және ақшаны қайтармаған аквашаруашылық субъектілерінің, аквашаруашылықты дамытуды қамтамасыз ететін субъектілердің бұрын басшылары, құрылтайшылары (акционерлері) болып табылған басшылар, құрылтайшылар (акционерлер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...409 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аквашаруашылық субъектісі, аквашаруашылықты дамытуды қамтамасыз ететін субъект Қазақстан Республикасының заңнамасында көзделген тәртіппен қарсы міндеттемелерді тиісінше орындау еңсерілмейтін күштің салдарынан мүмкін болмағанын дәлелдеген жағдайда, осы тармақтың бірінші бөлігінің ережелері қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Реттеліп көрсетілетін қызметтердің тізбесін бекіту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 4 сәуірдегі № 54-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35951 болып тіркелген) сәйкес су пайдаланушыларға аквашаруашылық саласындағы су беру бойынша көрсетілетін қызметтердің, аквашаруашылық саласындағы су тұтынушыларға каналдар арқылы су беру, суару үшін су беру және жерүсті су ағынын тірек гидротехникалық құрылысжайлардың көмегімен реттеу бойынша көрсетілетін қызметтер бөлігінде көрсетілетін қызметтердің құны субсидиялануы тиіс.</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35951 болып тіркелген) сәйкес су пайдаланушыларға аквашаруашылық саласындағы су беру бойынша көрсетілетін қызметтердің, аквашаруашылық саласындағы су тұтынушыларға каналдар арқылы су беру, суару үшін су беру және жерүсті су ағынын тірек гидротехникалық құрылысжайлардың көмегімен реттеу бойынша көрсетілетін қызметтер бөлігінде көрсетілетін қызметтердің құны субсидиялануы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметті облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Аквашаруашылық саласындағы су беру бойынша қызметтердің құнын субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті алушыларға жеткізілген су көлемі су бөлу нүктесінде су берушінің немесе су пайдаланушының есепке алу аспаптарының не бірыңғай өлшемдерді қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген өлшеу құралдары мен құрылғыларының көрсеткіштері бойынша анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Берілген судың 1 (бір) текше метріне (бұдан әрі – м3) бөлінетін субсидиялар мөлшерін көрсетілетін қызметті алушылар үшін "Табиғи монополиялар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Табиғи монополиялар туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес су қорын пайдалану және қорғау, сумен жабдықтау, су бұру саласындағы уәкілетті орган тарифті қалыптастыру тәртібіне сәйкес, тарифтерден пайыздық арақатынаста сараланып, Қағидалардың 12-тармағында көрсетілген 1 (бір) м³ берілген суға арналған субсидия мөлшерлеріне сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалар шеңберінде субсидиялау кезінде көрсетілетін қызметті алушылар су пайдаланушыға қолданыстағы тариф пен тарифтің субсидияланатын бөлігі арасындағы айырманы төлейді, ал қалған бөлігі су пайдаланушыға субсидия түрінде төленеді. Бұл ретте субсидияларды төлеу жөніндегі барлық шарттар су пайдаланушы мен көрсетілетін қызметті алушылар арасындағы шартта айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші аквашаруашылық саласындағы уәкілетті органның ведомствосына (бұдан әрі – ведомство) аквашаруашылық саласындағы су беру бойынша көрсетілетін қызметтердің құнын субсидиялауға бюджет қаражатының көлемін облыс, республикалық маңызы бар қала, облыс әкімінің, ал ол болмаған жағдайда оның міндеттерін атқарушы адамның қолы қойылған ілеспе хатпен мақұлдауға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган құжаттар келіп түскен күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған бюджет қаражатының көлемдерін қарайды және мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аквашаруашылық саласында су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялауға ұсынылған бюджет қаражатының көлемдерін мақұлдау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аквашаруашылық саласында су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялауға ұсынылған бюджет қаражатының көлемдерін пысықтауға жіберу туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство аквашаруашылық саласында су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялауға мақұлданған бюджет қаражатының көлемдерін хатпен жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пысықтауға жіберуге тек мынадай негіздер болған кезде ғана жол беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Балық шаруашылығын дамыту мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 5 сәуірдегі № 208 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген 2021-2030 жылдарға арналған балық шаруашылығын дамыту бағдарламасында көзделген параметрлерге, нысаналы индикаторларға және іс-шараларға сәйкес келмеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дұрыс емес мәліметтер қамтылған құжаттарды ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пысықтауға жіберу туралы шешім жойылуға тиіс себептер көрсетіле отырып, хатпен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялар көлемдерін пысықтау мерзімі пысықтауға жіберу туралы шешім алынған күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті беруші жыл сайын 1 ақпанға дейінгі мерзімде көрсетілетін қызметті алушылар үшін Табиғи монополиялар туралы заңға сәйкес бекітілген су беруге арналған тарифтерді веб-порталға орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші аквашаруашылық саласындағы су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялау бойынша жеке ай сайынғы қаржыландыру жоспары (бұдан әрі – Қаржыландыру жоспары) бекітілгеннен кейін 3 (үш) жұмыс күні ішінде оны веб-порталда орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық шот-фактура электрондық шот-фактураларды қабылдау мен өңдеу жөніндегі цифрлық жүйеден (бұдан әрі – ЭШФ ЦЖ) АӨК СМЦЖ-ға өтініш берілгенге дейін ЭШФ ЦЖ-да контрагентті растай отырып, "сұрақ-жауап" режимінде сұратылады (сұратылған электрондық шот-фактура субсидияларды алу үшін электрондық шот-фактураны пайдалануды растау кезінде ЭШФ ЦЖ-да автоматты түрде бұғатталады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су пайдаланушы субсидияларды алмаған жағдайда (мемлекеттік қолдау шараларын алу үшін электрондық шот-фактураны пайдаланбаған кезде) су пайдаланушының өтініші бойынша жергілікті атқарушы орган (көрсетілетін қызметті беруші) АӨК СМЦЖ арқылы 5 (бес) жұмыс күні ішінде электрондық шот-фактураларды бұғаттан шығаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтердің құнын субсидиялау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Субсидияларды алу шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субсидиялар мынадай шарттар сақталған кезде төленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті алушылардың цифрлық үкіметтің порталы арқылы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша су беру бойынша көрсетілетін қызметтерге субсидиялар алуға өтініш беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініштің АӨК СМЦЖ-да тіркелуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) АӨК СМЦЖ-да деректері АӨК СМЦЖ-дың "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен цифрлық өзара іс-қимылы нәтижесінде расталған көрсетілетін қызметті алушылардың және су пайдаланушылардың жеке шотының болуы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-порталда жеке шоттың болуы көрсетілетін қызметті алушылардың АӨК СМЦЖ-да өтінішті тіркеуді өз бетінше жүзеге асыруына мүмкіндік береді. Бұл жағдайда өтінішті беру талап етілмейді және ол осылай тіркелген сәттен бастап берілген болып саналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) АӨК СМЦЖ бен ЭШФ ЦЖ цифрлық өзара іс-қимылы нәтижесінде су беру бойынша көрсетілетін қызметтерді сатып алуға жұмсалған шығындардың расталуы (су пайдаланушының тиісті электрондық шот-фактурасының болуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті алушыларда АӨК СМЦЖ-дың жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесімен өзара цифрлық іс-қимыл нәтижесінде расталған, тиісті алаңда жер пайдалану және (немесе) жеке меншік құқығында жер учаскелерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аквашаруашылық объектілерін өсіру бойынша жобалық қуаты жылына 25 тоннадан басталғанда (аквашаруашылық субъектілері үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субсидиялауға арналған өтініштерді қабылдауды көрсетілетін қызметті алушының жер учаскесі орналасқан жері бойынша көрсетілетін қызметті беруші тиісті жылдың 1 мамырынан 30 қарашасына (қоса алғанда) дейінгі кезеңде АӨК СМЦЖ арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...153 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтердің құнын субсидиялау тәртібі</w:t>
-[...432 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субсидияларды есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z83" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Субсидия мөлшері су пайдаланушының су тұтынушыға берген суының 1 (бір) м3-на есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z84" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Су пайдаланушының су тұтынушыға берген судың 1 (бір) м3 субсидия мөлшері су беру тәсіліне қарамастан, қосылған құн салығынсыз (бұдан әрі – ҚҚС) тарифтерден пайыздық (бұдан әрі – %) қатынаста сараланған түрде белгіленеді және мыналарды құрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3632,1257 +3848,1166 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Берілген судың 1 (бір) м3 арналған субсидия мөлшері мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z86" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S = T * % тарифтердің бекітілген мөлшеріне сәйкес,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – берілген судың м3 арналған субсидия мөлшері, теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T – м3-ге бекітілген тариф (ҚҚС-сыз), теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z90" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Субсидияларды төлеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z91" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші тиісті жылдың 1 наурызынан кешіктірмей бұқаралық ақпарат құралдарында, көрсетілетін қызметті берушінің интернет-ресурсында су беру бойынша көрсетілетін қызметтерге субсидиялар алуға ай сайынғы өтінімдерді қабылдау кезеңі туралы хабарландыруды орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z92" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Веб-портал арқылы тізілім деректеріне қол жеткізу үшін көрсетілетін қызметті алушылар мен су пайдаланушылар АӨК СМЦЖ-да өз бетінше тіркелу үшін ЭЦҚ қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші жыл сайын аквашаруашылық саласындағы уәкілетті органға (бұдан әрі – уәкілетті орган) ЭЦҚ-сы бар өз жұмыскерлерінің өзектендірілген тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Жеке кабинетте" тіркелу үшін көрсетілетін қызметті алушылар және су пайдаланушылар мыналарды көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дара кәсіпкер ретінде тіркелген жеке тұлғалар үшін – жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), аты, әкесінің аты (бар болса), тегі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін – бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), толық атауы, бірінші басшының аты, әкесінің аты (бар болса), тегі және ЖСН-сы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) байланыс деректері (почталық мекенжайы, телефоны, электрондық мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субсидия алу үшін су пайдаланушының екінші деңгейдегі банктегі банктік шотының деректемелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде көрсетілетін қызметті алушылар немесе су пайдаланушылар 2 (екі) жұмыс күні ішінде "жеке кабинетте" деректерін өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушының өтінішін қалыптастыру және тіркеу АӨК СМЦЖ-дағы "жеке кабинетінде" мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қағидалардың 10-тармағының талаптарына сәйкес АӨК СМЦЖ тексеруі үшін қажетті мәліметтер енгізіле отырып, өтініш қалыптастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш көрсетілетін қызметті алушының ЭЦҚ-сын қою арқылы АӨК СМЦЖ-да тіркеледі және көрсетілетін қызметті берушінің жеке кабинетінде қолжетімді болады. Веб-порталда көрсетілген көрсетілетін қызметті берушінің электрондық мекенжайына өтініштің қарауға келіп түскені туралы электрондық хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қағидаларға Тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті берушінің жауапты қызметкері веб-порталда көрсетілетін қызметті алушының өтінімі тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде веб-порталда қалыптастырылған тиісті хабарламаға ЭЦҚ пайдалана отырып, қол қою жолымен оның қабылданғанын растайды. Бұл хабархат көрсетілетін қызметті алушының және су пайдаланушының "жеке кабинетінде" қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштер келіп түскен күні мен уақытына сәйкес кезектілік бойынша қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету процесі көрсетілетін қызметті алушының өтінішхатымен мынадай негіздер бойынша тоқтатыла тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мемлекеттік көрсетілетін қызмет нәтижесін алуға көрсетілетін қызметті алушының құқықтары құқық мирасқорлығына жол берсе, заңды тұлғаны қайта ұйымдастыру, тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот тәртібімен қаралатын мәселелер шешілгенге дейін не сот актісі заңды күшіне енгенге дейін мемлекеттік қызметті көрсетудің мүмкін болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметті көрсету процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті. Мемлекеттік қызметті көрсету процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әрекеті деп төтенше жағдайдың енгізілуі, табиғи немесе техногендік сипаттағы төтенше жағдай қатерінің туындауы немесе туындаған төтенше жағдай түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайда, көрсетілетін қызметті берушінің өтінішхаты бойынша мемлекеттік қызметті көрсету процесі оны енгізуге негіз болған мән-жайлар жойылғанға және төтенше жағдай салдары жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімі төтенше жағдайды енгізуге, табиғи немесе техногендік сипаттағы төтенше жағдай қатерінің туындауына немесе туындаған төтенше жағдайға негіз болған мән-жайлар жойылғаннан және төтенше жағдай салдары жойылғаннан кейін қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Көрсетілетін қызметті беруші СМЦЖ-дан "сұраным-жауап" форматында деректерді көрсетілетін қызметті алушының Қағидалардың 2-2-тармағының 1) тармақшасында көрсетілген базалық талаптарға сәйкестігін автоматты түрде тексеру жүргізілетін бірінші деңгейдегі жүйеге беру арқылы ақпаратты сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бірінші деңгейдегі жүйе өтініш берілген күнге дейінгі соңғы қаржы жылы үшін Қағидалардың 2-2-тармағының 2) тармақшасында көрсетілген деректер түрінде жауап қайтарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтініш берілген күнге дейін соңғы қаржы жылы үшін салық аударымдары мен еңбекақы төлеу қорының көлемін ұлғайту қамтамасыз етілген кезде базалық талаптарға сәйкес келеді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтініш берілген күнге дейін соңғы қаржы жылы үшін салық аударымдары мен еңбекақы төлеу қорының көлемі төмендеген кезде базалық талаптарға сәйкес келмейді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 18-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті беруші растағаннан кейін 5 (бес) жұмыс күні ішінде АӨК СМЦЖ веб-порталында "Қазынашылық-Клиент" цифрлық жүйесіне жүктелетін субсидия төлеуге төленетін шоттарды қалыптастырады және көрсетілетін қызметті алушының және су пайдаланушының АӨК СМЦЖ-дағы "жеке кабинетіне" электрондық құжат нысанында Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субсидия беру туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...15 lines deleted...]
-      S = T * % тарифтердің бекітілген мөлшеріне сәйкес,</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
-[...1125 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлауды мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдауды көрсетілетін қызметті беруші хабарлауды жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірмей жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР АӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы тыңдауға ұсынған құжаттарды қарау нәтижелері бойынша көрсетілетін қызметті беруші Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4894,2110 +5019,1708 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидия беру туралы хабарламаны не Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден уәжді бас тартуды ресімдейді және оның көрсетілетін қызметті алушының және су пайдаланушының СМАЖ-ғы "жеке кабинетіне" жіберілуін қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден уәжді бас тартуды ресімдейді және оның көрсетілетін қызметті алушының және су пайдаланушының СМЦЖ-ғы "жеке кабинетіне" жіберілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қағидалар бекітілген және өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті орган мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Еңсерілмейтін күштің мән-жайлары туындаған жағдайда, көрсетілетін қызметті алушы олар басталған сәттен бастап 20 (жиырма) жұмыс күні ішінде көрсетілетін қызметті берушіге осындай мән-жайлар туралы хабарлайды. Көрсетілетін қызметті алушы АӨК СМЦЖ-да еңсерілмейтін күштің мән-жайларының басталу фактісін растайтын уәкілетті мемлекеттік органдардың құжатын (Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің "Қазгидромет" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны берген ауа райы жағдайлары туралы анықтаманы және (немесе) жергілікті атқарушы органның су объектісінің сарқылуы туралы шешімін және (немесе) жергілікті атқарушы органның карантин немесе шектеу іс-шараларын белгілеу туралы және (немесе) ветеринария саласындағы уәкілетті орган берген балық ауруын анықтау туралы сараптама актісі (сынақ хаттамасы)) орналастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдыңғы екі (2) жыл қатарынан еңсерілмейтін күштің мән-жайлары туындағанын растайтын құжаттар болмаған жағдайда, көрсетілетін қызметті алушының қарсы міндеттемелері орындалмаған болып есептеледі және субсидиялар бюджетке қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аквашаруашылық субъектілері, сондай-ақ аквашаруашылықты дамытуды қамтамасыз ететін субъектілер өздерінің қарсы міндеттемелерін орындамаған жағдайда, олардың аквашаруашылықты субсидиялау шеңберінде алған ақшалары уәкілетті орган бекіткен қағидаларға сәйкес қарсы міндеттемелердің орындалу деңгейін және Қазақстан Республикасының Ұлттық Банкінің базалық мөлшерлемесін ескере отырып, қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z115" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аквашаруашылық субъектілері, аквашаруашылықты дамытуды қамтамасыз ететін субъектілер өз қызметін тоқтатқан жағдайда субсидия алған күннен бастап бес жыл ішінде, аквашаруашылықты субсидиялау шеңберінде алған қаражаттарын толық немесе ішінара қайтаруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z116" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсы міндеттемелердің қол жеткізілген орындалу деңгейін есептеу мына формула бойынша жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z117" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А = Б х (1 – (В/60)),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z118" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z119" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – субсидияларды қайтару сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z120" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б – берілген субсидиялар сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z121" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – жұмыс істеген айлар саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z122" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсетілетін қызметті беруші АӨК СМЦЖ арқылы аквашаруашылық саласындағы қарсы міндеттемелерге қол жеткізу мониторингін жүргізеді. Субсидиялау объектісінің әрекет етуі және (немесе) әрекетсіздігі мәніне мониторинг субсидия берілген күннен бастап 5 (бес) жыл бойы жылына 2 (екі) реттен асырмай жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      21. Уәкілетті орган Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, көрсетілетін қызметті берушіге және бірыңғай байланыс орталығына тиісті нормативтік құқықтық акті әділет органдарында тіркелген күннен бастап 3 жұмыс күні ішінде жібереді.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мониторинг шарттарын орындау үшін көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан АӨК СМЦЖ -дан қажетті ақпаратты сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің сұралатын ақпараттың тізбесін сұратуы туралы хабарламаны "жеке кабинетке" және көрсетілетін қызметті алушы АӨК СМЦЖ-ға тіркеу кезінде көрсеткен электрондық почта мекенжайына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы 15 (он бес) жұмыс күні ішінде сұратылған ақпаратты АӨК СМЦЖ-ға орналастыру жолымен ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...685 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті алушының қарсы міндеттемелерді орындау деңгейі туралы ақпаратты көрсетілетін қызметті беруші Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес АӨК СМАЖ-дағы Жеке кабинетте 20 қаңтардан бастап және ағымдағы жылдың соңына дейінгі мерзімде толтырады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша АӨК СМЦЖ-дағы жеке кабинетте 20 қаңтардан бастап және ағымдағы жылдың соңына дейінгі мерзімде толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қарсы міндеттемелердің орындалу пайызы АӨК СМЦЖ қарсы міндеттемелерде көзделген жоспарлы көрсеткіштерге шаққандағы іс жүзінде орындалған көрсеткіштердің арақатынасы ретінде пайызбен есептеледі және мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                               Нақты орындалуы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Орындалу пайызы = ( ------------------------------------ )× 100% </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               Жоспарлы міндеттеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты орындалу көрсетілетін қызметті алушы ұсынған және құжаттармен расталған деректердің, сондай-ақ АӨК СМЦЖ-да қамтылған мәліметтердің негізінде айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоспарлы міндеттеме көрсетілетін қызметті алушының субсидия алу үшін АӨК СМЦЖ арқылы өтініш берген кезінде қалыптастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 100 пайыз көрсеткіші қарсы міндеттемелердің толық орындалуын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 100 пайыздан төмен көрсеткіш қарсы міндеттемелердің ішінара орындалуын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 0 пайыз көрсеткіші қарсы міндеттемелердің орындалмағанын білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындалу пайызын есептеуді көрсетілетін қызметті беруші АӨК СМЦЖ арқылы көрсетілетін қызметті алушы ұсынған деректер мен жүйеде қамтылған ақпараттың негізінде автоматты түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 224</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...242 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Көрсетілетін қызметті беруші уәкілетті органға және бюджетті атқару жөніндегі уәкілетті органға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аквашаруашылық саласындағы су беру бойынша қызметтерге субсидияларды пайдалану туралы есепті тиісті қаржы жылы үшін 31 желтоқсаннан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z137" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z138" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, іс-әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің басшысының атына не мемлекеттік қызметтер көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті органға Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z139" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым келіп түскен көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z140" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z141" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Көрсетілетін қызметті алушының шағымын Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының 2-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау бойынша уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау бойынша уәкілетті органның шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) шағымды берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Егер Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...561 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7060,126 +6783,184 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аквашаруашылық саласында су</w:t>
+              <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру бойынша қызметтердің</w:t>
+              <w:t>су беру бойынша қызметтердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құнын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:bookmarkStart w:name="z150" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Аквашаруашылық саласында су беру бойынша қызметтердің құнын субсидиялау қағидалары" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve"> "Аквашаруашылық саласында су беру бойынша қызметтердің құнын субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7192,123 +6973,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Аквашаруашылық саласында су беру бойынша қызметтердің құнын субсидиялау </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аквашаруашылық саласында су беру бойынша қызметтердің құнын субсидиялау </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7341,87 +7152,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7454,87 +7265,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру ақпараттандыру объектісі – агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік ақпараттық жүйесі (бұдан әрі – АӨК СМАЖ), электрондық үкіметтің веб-порталы арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызметті облыстардың, Астана, Алматы және Шымкент қалаларының жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7567,87 +7378,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-7 (жеті) жұмыс күні </w:t>
+              <w:t>
+Жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініштерін қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру цифрлық объектілер – агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік цифрлық жүйесі (бұдан әрі – АӨК СМЦЖ), "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7680,87 +7491,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+7 (жеті) жұмыс күні </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7793,107 +7604,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="120"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7926,87 +7717,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тегін</w:t>
+              <w:t xml:space="preserve">
+Субсидия беру туралы хабарлама не мемлекеттік қызмет көрсетуден уәжді бас тарту. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8039,135 +7830,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
-[...46 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары тиісті көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8200,155 +7943,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="122"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Жеке басын куәландыратын құжаттар туралы, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілетін қызметті алушылар мен су пайдаланушылардың АӨК СМАЖ -да дербес шоттың болуы туралы, сондай-ақ көрсетілетін қызметті алушыларда тиісті алаңның жер пайдалану және (немесе) жеке меншік құқығындағы жер учаскелерінің болуы туралы мәліметтерді көрсетілетін қызметті беруші электрондық үкіметтің "шлюзі" арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аквашаруашылық саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесімен келісілген аквашаруашылық саласындағы балық өсіру-биологиялық негіздеменің электрондық көшірмесі.</w:t>
+2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары тиісті көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8381,155 +8092,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="123"/>
+Аквашаруашылық саласындағы су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялау қағидаларына (бұдан әрі – Қағидалар) 2-қосымшаға сәйкес нысан бойынша су беру жөніндегі көрсетілетін қызметтерге субсидиялар алуға арналған өтініш.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Жеке басын куәландыратын құжаттар туралы анықтаманы, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілетін қызметті алушылар мен су пайдаланушылардың АӨК СМЦЖ-да дербес шотының болуы туралы, сондай-ақ көрсетілетін қызметті алушыларда тиісті алаңның жер пайдалану және (немесе) жеке меншік құқығындағы жер учаскелерінің болуы туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің шлюзі" арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аквашаруашылық саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесімен келісілген аквашаруашылық саласындағы балық өсіру-биологиялық негіздеменің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8562,218 +8241,279 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректердің және мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" және бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8807,139 +8547,236 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аквашаруашылық саласында су</w:t>
+              <w:t>Аквашаруашылық саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру бойынша қызметтердің</w:t>
+              <w:t>су беру бойынша қызметтердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидиялау құнын</w:t>
+              <w:t>субсидиялау құнын қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="125"/>
+    <w:bookmarkStart w:name="z160" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Су беру бойынша көрсетілетін қызметтерге субсидиялар алуға өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+        <w:t xml:space="preserve"> Су беру бойынша көрсетілетін қызметтерге субсидиялар алуға арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8973,334 +8810,8311 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинау арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>су беру бойынша көрсетілетін қызметтерге субсидиялар алуға арналған өтініш</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № АКВА030000 нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z166" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезенділігі: бір реттік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z167" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: тиісті жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z168" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: аквашаруашылық субъектісі немесе аквашаруашылықтың дамуын қамтамасыз ететін субъект</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: тиісті жылдың 1 мамырынан 30 қарашасына дейін (қоса алғанда) </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-сәйкестендіру</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Өтініш беруші туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аквашаруашылық субъектісі немесе аквашаруашылықтың дамуын қамтамасыз ететін субъект (атауы, аты, әкесінің аты (бар болса), тегі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің мекенжайы (қаласы, ауданы, облысы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке тұлғаның және заңды тұлға басшысының аты, әкесінің аты (бар болса), тегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінім берушінің деректемелері (жеке тұлғалар (дара кәсіпкер) үшін – жеке сәйкестендіру нөмірі, заңды тұлғалар үшін – бизнес сәйкестендіру нөмірі (бұдан әрі – БСН), бірінші басшының аты, әкесінің аты (бар болса), тегі және жеке сәйкестендіру нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дара кәсіпкер немесе заңды тұлға ретінде қызметінің басталғаны туралы хабарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектісінің санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҚЖЖ жіктеуішіне сәйкес сыныптың төрт таңбалы коды (экономикалық қызмет түрлерінің жалпы жіктеуішінің коды) және Ұлттық тауарлар каталогының сәйкестендіру коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс телефондары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Жер пайдалану немесе жеке меншік құқығында тиесілі жер учаскесіне сәйкестендіру және (немесе) құқық белгілейтін құжат</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастрлық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаңы, гектар (бұдан әрі – га)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі иесінің немесе жер пайдаланушының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде аквашаруашылыққа арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кесте. Су көздері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Су көздерінің атауы (өзен, бұлақ, суландыру жүйесі, субөлгіш, сутаратқыш)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су пайдаланушының тарифі (теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су пайдаланушымен жасалған су беру бойынша көрсетілетін қызметтерді ұсыну туралы шарттың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік өлшемдерін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепке алу аспабының не өлшеу құралы мен құрылғысының атауы, су үнемдейтін технологияларды енгізу актісінің нөмірі және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынған суға алғашқы төлем құжаттары (төлем құжатының нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-кесте. Шаруашылық қызмет түрлері бойынша суды тұтыну көлемі:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тоған шаруашылық қызметі/индустриялық шаруашылық қызметі/өсімді молайту шаруашылық қызметі/аквашаруашылық объектілері үшін азық өндіруге байланысты қызмет/балық өсіру саласында селекциялық және асыл тұқымдық жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Балық өсіретін тоғандарға (га) және (немесе) бассейндерге (шаршы метр) арналған алаң</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Су тұтыну көлемі, мың текше метр (бұдан әрі-м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балық өсіретін тоғанның ең жоғары сыйымдылығы, м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балық өсіру бассейнінің ең жоғары сыйымдылығы, м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су тұтыну көлемі м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-кесте. Су пайдаланушының екінші деңгейдегі банктегі ағымдағы шоты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субсидиялар алу үшін екінші деңгейдегі банктегі банктік шоттың деректемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктік сәйкестендіру коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корреспонденттік шот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бенефициар коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, дербес деректерім жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға, сондай-ақ көрсетілген мемлекеттік қызмет бойынша деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аквашаруашылық субъектісі немесе аквашаруашылықтың дамуын қамтамасыз ететін субъекті 20___жылғы "__" сағат_____-де қол қойып, жіберді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің қабылданғаны туралы хабархат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "__" _______ сағат____ қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны/Телефон____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы/ Адрес электронной почты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы/Исполнитель_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (бар болса) және тегі, қолы, телефоны/фамилия,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имя и отчество (при его наличии) подпись, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы немесе оның міндетін атқарушы адам/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (бар болса) және тегі қолы/фамилия, имя и отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоспағанда)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати (за исключением лиц, являющихся субъектами частного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтеусіз негізде жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған "Су беру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметтерге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялар алуға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған өтініш"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Су беру бойынша көрсетілген қызметтерге субсидиялар алуға арналған өтініш"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанын толтыру бойынша түсіндірме </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индексі:№ АКВА030000 нысаны, кезеңділігі бір реттік) 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Су беру бойынша көрсетілетін қызметтер субсидиялар алуға арналған өтініш" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды аквашаруашылық субъектісі немесе аквашаруашылықты дамуын қамтамасыз ететін субъект толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға жеке тұлға немесе заңды тұлғаның басшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды аквашаруашылық субъектісі немесе аквашаруашылықты дамуын қамтамасыз ететін субъект облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-кестенің 1-жолында аквашаруашылық субъектісінің немесе аквашаруашылықтың дамуын қамтамасыз ететін субъектінің атауы (атауы, аты, әкесінің аты (бар болса), тегі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-кестенің 2-жолында "Стандарттаудың кейбір мәселелері туралы" Қазақстан Республикасы Сауда және интеграция министрлігі Техникалық реттеу және метрология комитеті төрағасының 2025 жылғы 16 қаңтардағы № 2-НҚ бұйрығымен бекітілген ҚР ҰК 11 "Әкімшілік-аумақтық объектілер жіктеуіші" Ұлттық жіктеуішіне (бұдан әрі - Әкімшілік-аумақтық объектілердің жіктеуіші) сәйкес өтініш берушінің мекенжайы (қаласы, ауданы, облысы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 1-кестенің 3-жолында басшының, аты, әкесінің аты (бар болса), тегі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 1-кестенің 4-жолында өтініш берушінің деректемелері көрсетіледі: жеке тұлғалар (дара кәсіпкер) үшін – ЖСН; заңды тұлғалар үшін – БСН, бірінші басшының аты, әкесінің аты (бар болса), тегі және ЖСН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 1-кестенің 5-жолында дара кәсіпкер немесе заңды тұлға ретінде қызметтің басталғаны туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1-кестенің 6-жолында кәсіпкерлік субъектісінің санаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. 1-кестенің 7-жолында ЭҚЖЖ (Экономикалық қызмет түрлерінің жалпы жіктеуіші) бойынша төрт таңбалы сынып коды және Ұлттық тауарлар каталогының сәйкестендіру коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 1-кестенің 8-жолында байланыс телефондары көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. 2-кестенің 1-бағанында жолдардың реттік нөмірі толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 2-кестенің 2-бағанында жер учаскесінің кадастрлық нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2-кестенің 3-бағанында жер учаскесінің алаңы барлығы (гектармен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 2-кестенің 4-бағанында аквашаруашылықпен қамтылған жер учаскесінің алаңы (гектармен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2-кестенің 5-бағанында су айдынының нысаналы мақсаты көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. 2-кестенің 6-бағанында жер учаскесінің меншік иесінің немесе жер пайдаланушының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 3-кестенің 1-жолында су көздерінің атауы (өзен, бұлақ, суару жүйесі, таратушы, су шығару нүктесі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. 3-кестенің 2-жолында су пайдаланушының тарифі (теңгемен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. 3-кестенің 3-жолында су пайдаланушымен су беру қызметін көрсетуге жасалған шарттың көшірмесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. 3-кестенің 4-жолында өлшеу аспаптарының немесе суды есепке алу құралдарының атауы, мемлекеттік өлшем бірлігін қамтамасыз ету жүйесінің тізіліміне енгізілген тіркеу нөмірі және су үнемдеу технологияларын енгізу туралы актінің нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. 3-кестенің 5-жолында алынған су үшін бастапқы төлем құжаттарының (төлем құжатының нөмірі) деректері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. 4-кестенің 1-бағанында аквашаруашылық саласындағы қызмет түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. 4-кестенің 2-бағанында балық өсіру тоғандарына (гектармен) және (немесе) бассейндерге (шаршы метрмен) бөлінген алаң көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. 4-кестенің 3-бағанында балық өсіру тоғанының ең жоғары сыйымдылығына сәйкес суды тұтыну көлемі (текше метрмен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. 4-кестенің 4-бағанында балық өсіру бассейнінің ең жоғары сыйымдылығына сәйкес суды тұтыну көлемі (текше метрмен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. 4-кестенің 5-бағанында жалпы суды тұтыну көлемі (текше метрмен) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. 5-кестенің 1-жолында банктің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. 5-кестенің 2-жолында екінші деңгейдегі банктегі субсидия алуға арналған банктік шоттың деректемелері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. 5-кестенің 3-жолында банктің сәйкестендіру коды (БСК) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. 5-кестенің 4-жолында корреспонденттік шот көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. 5-кестенің 5-жолында бизнес сәйкестендіру нөмірі (БСН) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. 5-кестенің 6-жолында бенефициар коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық саласында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>су беру бойынша қызметтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау құнын қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z245" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Субсидия беру туралы хабархат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z246" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрметті _________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (аквашаруашылық субъектісінің немесе аквашаруашылықтың дамуын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             қамтамасыз ететін субъектінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сіздің 20___ жылғы "__" ______ №________ өтінішіңіз бойынша су</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдаланушының №_______ есептік шотына 20___ жылғы "__" _____ төлем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тапсырмасымен _____ теңге мөлшерінде субсидия сомасы аударылғаны туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық саласында су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру бойынша көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтердің құнын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z253" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z254" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті (аквашаруашылық субъектісінің атауы/аквашаруашылықтың дамуын қамтамасыз ететін субъект)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z255" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20___ жылғы "__" _________ №__________ өтінішіңіз бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z256" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субсидия беруден</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z257" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z258" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________себепті бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық саласында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>су беру бойынша көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтердің құнын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: аквашаруашылық саласындағы уәкілетті органға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://gosagro.kz/auth/login интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Аквашаруашылық субъектісінің (көрсетілетін қызметті алушының) ____ жылғы қарсы міндеттемелерді орындау деңгейі туралы ақпарат"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № АКВА040000 нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиілік: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы жылдың 20 қаңтарынан бастап жылдың соңына дейін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте. Аквашаруашылық субъектісінің (көрсетілетін қызметті алушының) ____ жылғы қарсы міндеттемелерді орындау деңгейі туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыстың, республикалық маңызы бар қаланың және астананың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық субъектісінің немесе аквашаруашылықтың дамуын қамтамасыз ететін субъектінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық субъектісінің немесе аквашаруашылықтың дамуын қамтамасыз ететін субъектінің бизнес-сәйкестендіру нөмірі/жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Субсидияның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қарсы міндеттемелердің қабылданған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орындалу пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Аквашаруашылық субъектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(көрсетілетін қызметті алушының) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____ жылғы қарсы міндеттемелерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орындау деңгейі туралы ақпарат"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Аквашаруашылық субъектінің (көрсетілетін қызметті алушының) ____ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы қарсы міндеттемелердің орындалу деңгейі туралы ақпарат" </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанын толтыру бойынша түсіндірме </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индексі: № АКВА040000 нысаны, жиілік: жылдық) 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Аквашаруашылық субъектісінің (көрсетілетін қызметті алушының) ____ жылғы қарсы міндеттемелерді орындау деңгейі туралы ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының аквашаруашылық саласындағы функцияларды іске асыратын құрылымдық бөлімшелері (бұдан әрі – жергілікті атқарушы орган) толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндеттерін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанды жергілікті атқарушы органдар аквашаруашылық саласындағы уәкілетті органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кестенің 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кестенің 2-бағанында "Интеграцияның кейбір мәселелері туралы" Қазақстан Республикасы Сауда және интеграция министрлігі Техникалық реттеу және метрология комитеті төрағасының 2025 жылғы 16 қаңтардағы № 2-НҚ бұйрығымен бекітілген ҚР ҰК 11 "Әкімшілік-аумақтық объектілер жіктеуіші" Қазақстан Республикасының ұлттық жіктеуішіне сәйкес облыстың, республикалық маңызы бар қаланың және астананың атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кестенің 3-бағанында аквашаруашылық субъектісінің немесе аквашаруашылықтың дамуын қамтамасыз ететін субъектінің толық атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кестенің 4-бағанында аквашаруашылық субъектінің немесе аквашаруашылықтың дамуын қамтамасыз ететін субъектінің бизнес-сәйкестендіру нөмірі (заңды тұлғалар үшін) немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кестенің 5-бағанында аквашаруашылық субъектісі немесе аквашаруашылықтың дамуын қамтамасыз ететін субъект алатын субсидияның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кестенің 6-бағанында қарсы міндеттемелердің қабылданған күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кестенің 7-бағанында қарсы міндеттемелердің орындалу пайызы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аквашаруашылық саласында су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру бойынша көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтердің құнын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z262" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: аквашаруашылық саласындағы уәкілетті органға және бюджетті атқару жөніндегі уәкілетті органға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z263" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z264" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z265" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 7-аква нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z266" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: жыл сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z267" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z268" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z269" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдың 31 желтоқсанынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...21 lines deleted...]
-          <w:bookmarkEnd w:id="135"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -9336,7561 +17150,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="136"/>
+    <w:bookmarkStart w:name="z272" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...7490 lines deleted...]
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -17111,70 +17434,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаруашылық қызмет түрінің атауы (тоған шаруашылық қызметі, индустриялық шаруашылық қызметі, өсімді молайту шаруашылығы қызметі, аквашаруашылық объектілері үшін азық өндіруге байланысты қызмет / балық шаруашылығы саласындағы селекциялық және асыл тұқымдық жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="230"/>
+          <w:bookmarkStart w:name="z273" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұйықталған сумен жабдықтау бассейндердің қондырғысы көлемі және саны</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (текше метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20430,70 +20753,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="231"/>
+    <w:bookmarkStart w:name="z274" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20637,70 +20960,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыс мәслихаты бекіткен сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="232"/>
+          <w:bookmarkStart w:name="z275" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауытқу, мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (13-12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22102,210 +22425,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="233"/>
+    <w:bookmarkStart w:name="z276" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z277" w:id="234"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z277" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z278" w:id="235"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z278" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z279" w:id="236"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z279" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почтасының мекенжайы _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z280" w:id="237"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z280" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z281" w:id="238"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z281" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңбасы) _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z282" w:id="239"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z282" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z283" w:id="240"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z283" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Аквашаруашылық саласында су беру бойынша қызметтерге субсидияларды пайдалану туралы есеп" нысанын толтыру бойынша түсіндірме "Аквашаруашылық саласында су беру бойынша қызметтерге субсидияларды пайдалану туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанға қосымшада көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22436,518 +22759,518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есеп" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="241"/>
+    <w:bookmarkStart w:name="z285" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Аквашаруашылық саласындағы су беру қызметтеріне субсидияларды пайдалану туралы есеп" нысанын толтыру бойынша түсіндірме (индексі: 7-аква нысаны, кезеңділігі: жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z286" w:id="242"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z286" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z287" w:id="243"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z287" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z288" w:id="244"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z288" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z289" w:id="245"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z289" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы мен басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z290" w:id="246"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z290" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары аквашаруашылық саласындағы уәкілетті органға және бюджетті атқару жөніндегі уәкілетті органға есептік жылдың 31 желтоқсанынан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z291" w:id="247"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z291" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z292" w:id="248"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z292" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 1-бағанында реті бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z293" w:id="249"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z293" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 2-бағанында аквашаруашылық субъектісінің/ аквашаруашылықтың дамуын қамтамасыз ететін субъектінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z294" w:id="250"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z294" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z295" w:id="251"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z295" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында кәсіпкерлік субъктісінің санаты (ірі, орташа, шағын) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z296" w:id="252"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z296" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында шаруашылық жүргізуші субьектілердің нысаны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z297" w:id="253"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z297" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында шаруашылық қызмет түрінің атауы (тоған шаруашылық қызметі, индустриялық шаруашылық қызметі, өсімді молайту шаруашылығы қызметі, аквашаруашылық объектілері үшін азық өндіруге байланысты қызмет / балық шаруашылығы саласындағы селекциялық және асыл тұқымдық жұмыс көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z298" w:id="254"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z298" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында тұйықталған сумен жабдықтау бассейндердің қондырғысы көлемі және саны (текше метр) және балық өсіру тоғандарының және (немесе) балық өсіру бассейндерінің алаңы және саны (гектар) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z299" w:id="255"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z299" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 8-бағанында су беру лимиті көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z300" w:id="256"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z300" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 9-бағанында су беру тәсілі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z301" w:id="257"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z301" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 10-бағанында төленген судың көлемі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z302" w:id="258"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z302" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 11-бағанында субсидиялар мөлшері көрсетіледі (текше метрге теңгемен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z303" w:id="259"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z303" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 12-бағанында төленген субсидиялар сомасы көрсетіледі (мың теңгемен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z304" w:id="260"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z304" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 13-бағанында облыс мәслихаты бекіткен сома көрсетіледі (мың теңгемен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z305" w:id="261"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z305" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 14-бағанында ауытқу көрсетіледі. Облыс мәслихаты бекіткен сома мен төленген субсидиялар арасындағы айырма ауытқу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23269,35 +23592,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>