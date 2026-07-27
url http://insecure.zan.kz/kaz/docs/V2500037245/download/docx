--- v0 (2025-11-06)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bdcec6b" w14:textId="bdcec6b">
+    <w:p w14:paraId="43dbbae" w14:textId="43dbbae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Камералдық бақылау нәтижелері бойынша мемлекеттік кірістер органдары анықтаған алшақтықтар туралы хабарлама нысанын бекіту туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 633 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 қазанда № 37245 болып тіркелді</w:t>
+        <w:t>Камералдық бақылау нәтижелері бойынша анықтаған алшақтықтар туралы хабарлама нысанын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 633 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 қазанда № 37245 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Қаржы министрінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -268,74 +316,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған камералдық бақылау нәтижелері бойынша мемлекеттік кірістер органдары анықтаған алшақтықтар туралы </w:t>
-[...9 lines deleted...]
-        <w:t>хабарламаның</w:t>
+      1. Қоса беріліп отырған камералдық бақылау нәтижелері бойынша анықтаған алшақтықтар туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хабарлама</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысаны бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -638,1480 +748,1717 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Реcпубликасының</w:t>
+              <w:t>Қазақстан Реcпубликасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы министрі</w:t>
+              <w:t>Қаржы министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 28 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 633 бұйрығымен бектілген</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Камералдық бақылау нәтижелері бойынша мемлекеттік кірістер органдары анықтаған алшақтықтар туралы хабарлама</w:t>
+        <w:t xml:space="preserve"> Камералдық бақылау нәтижелері бойынша анықтаған алшақтықтар туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
-[...91 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Салық кодексінің (бұдан әрі – Салық кодексі) 82-бабының </w:t>
-[...762 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      Ескерту. Хабарламаның нысаны жаңа редакцияда - ҚР Қаржы министрінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Хабарлама салық төлеушіге (салық агентіне) табыс етілді</w:t>
+20 ___ жылғы "_____" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="43"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________</w:t>
+№ ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік кірістер органының атауы, коды, мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Салық кодексінің (бұдан әрі – Салық кодексі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>82-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармағына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес Сізге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (егер жеке басын куәландыратын құжатта көрсетілсе)) немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің (салық агентінің) атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі (ЖСН/БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық (салықтық есептіліктің атауы және салықтық кезеңі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептілік бойынша 20____ жылғы "__" __________ анықталған алшақтықтар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салық кодексінің 82-бабының 2-тармағына сәйкес Сізге осы хабарламаны ол табыс етілген күннен кейінгі күннен бастап 30 (отыз) жұмыс күні ішінде орындау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес хабарламаны орындау болып танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарламада көрсетілген алшақтықтармен келіскен жағдайда – салық төлеушінің (салық агентінің) Қазақстан Республикасы салық заңнамасының анықталған бұзушылықтарын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алшақтықтар анықталған салықтық кезең үшін хабарлама бойынша салықтық есептілікті ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылған құн салығын қайтару туралы салық төлеушінің (салық агентінің) талабы бойынша бюджеттен бұрын қайтарылған қосылған құн салығының сомасын, сондай-ақ осындай сомаларды салық төлеушіге (салық агентіне) аудару күнінен бастап төлеу күніне дейінгі әрбір күн үшін өсімпұлды бюджетке төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі жұмыспен қамтығандарға арналған арнаулы салық режимін қолданатын салық төлеушілер үшін – арнаулы мобильді қосымшада деректерді көрсету және (немесе) салық пен әлеуметтік төлемдерді төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті салық режиміне көшу мақсатында Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>716-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әрекеттерді жасау арқылы жоюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) хабарламада көрсетілген алшақтықтармен келіспеген жағдайда – Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағының бірінші бөлігінде көзделген жағдайларды қоспағанда, салық төлеушінің (салық агентінің) хабарламаны ұсынған салық органына Қазақстан Республикасы салық заңнамасының бұзылуына алып келмейтін алшақтықтардың себептері туралы түсінік ұсынуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада көрсетілген алшақтықтардың бір бөлігімен келіскен жағдайда, салық төлеушінің (салық агентінің) алшақтықтарды анықталған бөлігінде жоюы және қалған бөлікте алшақтықтардың жоқтығы жөнінде түсінікті ұсынуы хабарламаның орындалуы деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағына сәйкес белгіленген мерзімде осы хабарламаны орындамау салық төлеушінің банктік шоттары бойынша шығыс операцияларын тоқтатуға, электрондық шот фактураларды жазып беруді тоқтатуға және Қазақстан Республикасы аумағында интернет-платформа арқылы қызметін жүзеге асыратын шетелдік компанияның интернет-ресурстарына және (немесе) интернет-платформасына қол жеткізуді шектеуге әкеп соғады, бұл Қазақстан Республикасының Салық кодексінің 86, 88 және 89-баптарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тармағына сәйкес мемлекеттік кірістер органы камералдық бақылау нәтижелері бойынша анықталған алшақтықтарға қатысты салықтық тексеру жүргізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Салық кодексінің 137-бабының 7-тармағына сәйкес Сіз тауарларды, жұмыстарды, көрсетілетін қызметтерді нақты сатып алуды (алуды) растайтын жағдайларда, Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағының 3) және 4) тармақшаларында көзделген жағдайларда осы хабарламаны сот тәртібімен даулауға құқығыңыз бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды іс жүргізуге қабылдау туралы сот актісінің көшірмесін салық төлеуші (салық агенті) хабарламаны ұсынған салық органына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте тоқтата тұру Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тармақтың екінші бөлігінде көрсетілген сот актісі шығарылған күннен бастап ол заңды күшіне енгенге дейінгі кезеңге қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған бұзушылықтар сипаттамасымен қосымша _________ парақта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органының басшысы (басшының орынбасары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаны алды_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (салық төлеушінің (салық агентінің) тегі, аты, әкесінің аты егер ол жеке басын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәландыратын құжатта көрсетілсе))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, күні) Мөр орны (жеке кәсіпкерлік субъектілеріне жататын заңды тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(мемлекеттік орган лауазымды адамының тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), қолы, күні)</w:t>
+Хабарлама салық төлеушіге (салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+агентіне) табысталды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(хабарламаны табыстаған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік кірістер органы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымды адамының тегі, аты,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкесінің аты (егер жеке басын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+куәландыратын құжатта көрсетілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болса), қолы, күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="44"/>
-[...63 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хабарлама салық төлеушіге (салық агентіне) жіберілді_________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+Тегі, аты, әкесінің аты (егер</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(жіберу және (немесе) алу фактісін растайтын құжат)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+жеке басын куәландыратын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжатта көрсетілген болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+немесе салық төлеушінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(салық агентінің) атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хабарлама салық төлеушіге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(салық агентіне) жіберілді</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жөнелту және (немесе) оны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алу фактісін растайтын құжат)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>