--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69d0390" w14:textId="69d0390">
+    <w:p w14:paraId="b6d22f1" w14:textId="b6d22f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Үкіметі мен жергілікті атқарушы органдардың "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимиттерін айқындау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2025 жылғы 1 қазандағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қазанда № 37029 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 1 қазандағы № 99 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 қазанда № 37029 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексі 147-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1115,384 +1115,422 @@
         <w:t>
       9. Жергілікті атқарушы органдардың "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимиті салықтық және салықтық емес түсімдердің және жалпы сипаттағы трансферттерді есепке ала отырып, негізгі капиталды сатудан түсетін түсімдердің көлеміне сәйкес келетін облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы бюджетінің кірістерін негізге ала отырып қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жергілікті атқарушы органдардың "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимиті мынадай есеп-қисапқа сәйкес жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lgom = Bincm * k, мұндағы:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lgom – тиісті қаржы жылына арналған жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимиті, ол жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерді қабылдау лимиті мен мемлекеттік міндеттемелердің қабылданған және өтелмеген лимитінің сомасынан тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Bincm – жалпы сипаттағы трансферттер ескерілген жергілікті атқарушы органның меншікті кірістерінің көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      k – облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары үшін түзету коэффициенті, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың жергілікті атқарушы органдары үшін k = 0,10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары үшін, сондай-ақ жедел дамуға арналған ерекше құқықтық мәртебесі бар қалада әлеуметтік және инженерлік-коммуникациялық инфрақұрылым объектілерін салуды қоса алғанда, инвестициялық жобаларды іске асыруды жүзеге асыратын жергілікті атқарушы орган үшін k = 0,20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті қаржы жылына арналған "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерді қабылдау лимиті мынадай есеп-қисапқа сәйкес жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lfreem = lgom-lactm, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lfreem – тиісті қаржы жылына жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерді қабылдау лимиті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lactm – тиісті қаржы жылының басына жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша қабылданған және өтелмеген мемлекеттік міндеттемелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджетті атқару жөніндегі орталық уәкілетті орган тиісті қаржы жылының басына жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша қабылданған және өтелмеген мемлекеттік міндеттемелері туралы ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерін қабылдау лимитінің төмендеуіне әкеп соғатын болжамды кірістері төмендеген жағдайда, егер осы лимит шеңберінде барлық сомаға міндеттемелер қабылданған жағдайда өткен жылдың бекітілген қабылдау лимиті қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің м.а. 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жергілікті атқарушы органдардың "толық бітіріп берілетін" құрылыс жобалары бойынша міндеттемелерін өтеуге және қызмет көрсетуге арналған шығыстарының көлемі тиісті қаржы жылына арналған жергілікті бюджет кірістерінің он пайызына тең мөлшерден аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      Lgom – тиісті қаржы жылына арналған жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимиті, ол жергілікті атқарушы органның "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерді қабылдау лимиті мен мемлекеттік міндеттемелердің қабылданған және өтелмеген лимитінің сомасынан тұрады;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қажет болған жағдайда жергілікті атқарушы органдардың "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік міндеттемелерінің лимитін нақтылау тиісті қаржы жылы ішінде облыс бюджетін, республикалық маңызы бар қаланың, астананың бюджеттерін нақтылау кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1818,31 +1856,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>