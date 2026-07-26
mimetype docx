--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a304298" w14:textId="a304298">
+    <w:p w14:paraId="45d9cca" w14:textId="45d9cca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рұқсат беру талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін, екінші санаттағы рұқсат алу үшін өтініш нысандарын, екінші санаттағы рұқсат нысандарын, рұқсат беру рәсімдерін жүзеге асыру қағидаларын және техникалық қарап-тексеру операторларының қызметін жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Көлік министрінің м.а. 2025 жылғы 16 мамырдағы № 152 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36132 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Көлік министрінің м.а. 2025 жылғы 16 мамырдағы № 152 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36132 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,68 +172,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,394 +231,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1) тармақшаларына және "Жол жүрісі туралы" Қазақстан Республикасының Заңы 89-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес техникалық байқау операторының қызметін жүзеге асыруға рұқсат алу үшін өтініш нысаны; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсат беру талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес техникалық байқау операторының қызметін жүзеге асыруға рұқсат нысаны; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Рұқсат беру рәсімдерін жүзеге асыру қағидалары және Техникалық байқау операторларының қызметін жүзеге асыру қағидалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Көлік министрлігінің Автомобиль көлігі және көліктік бақылау комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Көлік министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Көлік вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1083,68 +1003,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық қарап-тексеру операторларының қызметін жүзеге асыруға рұқсат алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1209,70 +1129,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Стационарлық желі техникалық қарап-тексеру желісін ашуға арналған жылжымайтын мүлік туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік құқығындағы үй-жайлар немесе ғимараттар немесе жалға алу шарты немесе жылжымайтын мүлікті өтеусіз пайдалану шарты (несие) немесе мүлікті сенімгерлік басқару немесе мемлекеттік-жекешелік әріптестік шарты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1337,90 +1257,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жалдау туралы шарттың нөмірі: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жалдау туралы шарттың күні_________________(шарттың мерзімі көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Техникалық байқаудың ұтқыр желісін ашуға арналған көлік құралы туралы мәліметтер автокөлік құралының мемлекеттік нөмірі және автомобиль маркасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Станция мәлімделген қызмет түрін орындау үшін қажетті жабдықтармен жабдықталған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       роликті тежегіш стенді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1561,120 +1481,206 @@
       секундомер; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көлік құралдарының газбен қоректендіру жүйесінің герметикалығын тексеруге арналған аспап; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың он екінші абзацының қолданылуы 01.01.2027 дейін тоқтатыла тұрады - ҚР Көлік министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       әйнектің жарық өткізгіштігін тексеруге арналған аспап; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шу өлшегіш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сипаттамасы, бар _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіпорынның штат кестесіне сәйкес қолданылатын жабдықта жұмыс істеу үшін білікті персоналдың болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тегі, аты, әкесінің аты (бар болса) ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1685,148 +1691,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы ұйымда __ бастап жұмыс істейді (күнін, айын, жылын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аттестатталған, кәсіпорында оқытылған (күні, айы, жылы) ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Стационарлық техникалық қарап-тексеру желісін ашу кезінде "Міндетті техникалық қарап-тексеру" "Автомотокөлік құралдары" ҚР СТ 1811-2018 талаптарына сәйкес келетін жабдығы бар жылжымайтын ғимарат (ғимараттың сыртынан және ішінен 10 фотосурет санымен қоса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Техникалық қарап-тексеру ұтқыр желісін ашу кезінде "Міндетті техникалық қарап-тексеру" "Автомотокөлік құралдары" ҚР СТ 1811-2018 талаптарына сәйкес келетін жабдығы бар көлік құралы (сыртынан және ішінен 10 фотосурет санымен қоса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сипаттамасы, бар _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұсынылған құжаттардың болуын және дұрыстығын өтініш беруші растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы рұқсат беру кезінде заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі қолжетімділігі шектеулі дербес деректерді пайдалануға келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2003,68 +2009,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 152 Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат беру талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3229,68 +3235,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Гербі Қазақстан Республикасы Көлік министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТЕХНИКАЛЫҚ ҚАРАП-ТЕКСЕРУ ОПЕРАТОРЛАРЫНЫҢ ҚЫЗМЕТІН ЖҮЗЕГЕ АСЫРУҒА РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тіркеу №_________________________ "____" __________ 20___ жылғы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3647,93 +3653,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 152 Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат беру рәсімдерін жүзеге асыру қағидалары және техникалық қарап-тексеру операторларының қызметін жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Рұқсат беру рәсімдерін және техникалық байқау операторларының қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3788,90 +3788,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Техникалық байқау операторының қызметіне рұқсат беру" (бұдан әрі – мемлекеттік қызмет) мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидалар рұқсат беру бақылауын жүзеге асыруға рұқсат беру рәсімдерін, сондай-ақ өтініш берушілерге техникалық бақылау операторының қызметіне рұқсат алу үшін жүгінген кезде қойылатын рұқсат беру талаптарын регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық қарап-тексеру операторының қызметіне рұқсат көлік және коммуникация саласындағы уәкілетті орган берген иеліктен шығарылмайтын, мерзімсіз рұқсат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3954,227 +3955,206 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – ЭЦҚ құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Техникалық байқау операторларының рұқсат беру рәсімдерін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Техникалық қарап тексеру операторының қызметіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған (бұдан әрі – Тізбе). </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасының аумағында қызметті жүзеге асыру үшін дара кәсіпкерлер немесе заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Тізбеде көрсетілген және электрондық цифрлық қолтаңбамен куәландырылған құжаттарды қоса бере отырып, осы Бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық байқау операторының қызметін жүзеге асыруға рұқсат алу үшін өтінішті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдарына (бұдан әрі – көрсетілетін қызметті беруші) www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы арқылы (бұдан әрі – портал) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден, "электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) арқылы және цифрлық құжаттар сервисінен мәліметтер алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушыны заңды тұлға не дара кәсіпкер ретінде мемлекеттік тіркеу (қайта тіркеу) туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4185,750 +4165,638 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меншік құқығын немесе жалға алу шартын немесе жылжымайтын мүлікті өтеусіз пайдалану шартын (несие) немесе мүлікті сенімгерлік басқару шартын немесе мемлекеттік-жекешелік әріптестік шартын (ЭҮШ мәліметтері болған жағдайда) куәландыратындар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орта білімнің болуы туралы (техникалық немесе кәсіптік білім).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тізбеде көрсетілген ұсынылған құжаттардың және портал арқылы келіп түскен цифрлық құжаттар сервисінен алынған мәліметтердің толықтығын көрсетілетін қызметті беруші құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тізбеде көзделген тізбеге сәйкес ұсынылған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық болмау фактісі анықталған кезде көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен расталған өтінішті одан әрі қараудан дәлелді бас тартуды (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Егер құжаттар Тізбеге сәйкес толық көлемде ұсынылса, көрсетілетін қызметті беруші "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіп бойынша қызметті жүзеге асыруға алғаш рет мәлімделген өндірістік базада 4 (төрт) жұмыс күні ішінде (рұқсат берілгенге дейін) рұқсат беру бақылауын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тізбеге сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі. Тыңдау хабарлама берілген күннен бастап 2 жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші техникалық байқау операторының қызметіне рұқсат беруді жүзеге асырады не мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші Заңның 21-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажетті құжаттардың тізбесі және осындай құжаттарды ресімдеу туралы толық және анық ақпаратты қолжетімді нысанда ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Рұқсат беру бақылауы қызметті жүзеге асыруға алғаш рет мәлімделген бақылау объектісіне шыға отырып, профилактикалық бақылау тәртібінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау объектісіне барудың уақыты мен күні туралы көрсетілетін қызметті алушыға ұялы байланыстың абоненттік нөмірі бойынша немесе өтініште көрсетілген электрондық мекенжай бойынша мәтіндік хабарлама жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып, бару басталғанға дейін кемінде бір тәулік бұрын хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Рұқсат беру бақылауы барысында (өндірістік базаға бару кезінде) көрсетілетін қызметті беруші көрсетілетін қызметті алушының біліктілік талаптарына, оның ішінде Тізбеге сәйкес ұсынылған құжаттар мен мәліметтер бойынша сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Рұқсат беру бақылауы аудио-, фото-немесе бейнетіркеуді қолдана отырып жүргізіледі, жазбалар көрсетілетін қызметті берушінің "лицензиялау порталы" ішкі ақпараттық жүйесінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің біліктілік және рұқсат беру талаптарына сәйкестігі немесе сәйкес еместігі туралы қорытынды жасай отырып, Тізбеге сәйкес нысан бойынша рұқсат беру бақылауының қорытындысында көрсетілетін қызметті берушінің атауы, рұқсат беру бақылауын жүргізген маманның деректері (тегі, аты, әкесінің аты (ол болған кезде), жұмыс орны, лауазымы), бақылау объектісінің деректері (орналасқан жерінің мекенжайы, көрсетілетін қызметті алушының уәкілетті тұлғасы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден дәлелді бас тарту электрондық нысанда 2 (екі) жұмыс күні ішінде ресімделеді, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылады, порталға жіберіледі және көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Рұқсат берген көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Excel нысанындағы техникалық байқау операторының қызметіне берілген рұқсаттар бойынша электрондық есепке алу журналын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Техникалық байқау операторларының қызметті жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Техникалық байқауды техникалық байқаудың стационарлық және (немесе) мобильді желілерін пайдалана отырып, техникалық байқау операторы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы № 329 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11333 болып тіркелген) Көлік құралдарын техникалық қарап тексеруді Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың механикалық көлік құралдары мен олардың тіркемелерін қоспағанда, механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексеруді ұйымдастыру және жүргізу қағидаларына сәйкес көлік құралдарын техникалық қарап тексеру операторының қызметіне екінші санаттағы рұқсатты алған күннен бастап техникалық қарап тексеру операторлары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілген қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік қызметтер көрсету мәселелері бойынша Көрсетлетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым (көрсетілетін қызметті берушінің) атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші оны шағымды қарайтын органға (жоғары тұрған әкімшілік органға (немесе) лауазымды адамға) келіп түскен күннен бастап 3 (үш) жұмыс күннен кешіктірмей жібереді. Шағымды көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) қолайлы акт қабылдаған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда жібермейді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Шағым мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (көрсетілетін қызметті алушының) қаралуға тиіс:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші – ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5199,68 +5067,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Техникалық қарап тексеру операторының қызметіне рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6745,68 +6613,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш берушінің біліктілік және рұқсат беру талаптарына сәйкестігі немесе сәйкес еместігі туралы қорытындылар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала______________                   "___"____________20___жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8844,50 +8712,150 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14-жолдың қолданылуы 01.01.2027 дейін тоқтатыла тұрады - ҚР Көлік министрінің м.а. 04.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 110</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9536,68 +9504,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық қарап-тексеру операторының қызметіне берілген рұқсаттар бойынша электрондық есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10602,55 +10570,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>