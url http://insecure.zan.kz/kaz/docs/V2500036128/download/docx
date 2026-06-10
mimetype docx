--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bfc207b" w14:textId="bfc207b">
+    <w:p w14:paraId="c7ec7a7" w14:textId="c7ec7a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 16 мамырдағы № 14 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36128 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 16 мамырдағы № 14 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36128 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -954,2360 +954,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) РЕПО мәмілелері автоматты тәсілмен орындалады және күнтізбелік 30 (отыз) күннен аспайтын мерзімге (қор биржасының сауда жүйесінде) жасалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2025 жылғы 1 сәуірден бастап "РЕПО" операцияларының жиынтық баланстық құны жалпы сақтандыру резервтері сомасының 50 (елу) пайызынан аспайды, 2025 жылғы 1 шілдеден бастап жалпы сақтандыру резервтері сомасының 35 (отыз бес) пайызынан аспайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
+        <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2115 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3340,90 +1182,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3456,70 +1298,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Инвестициялық портфельді басқарушының өтімділігі жоғары активтерінің есебіне осы қаулымен бекітілген Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларына (бұдан әрі – Қағидалар) қосымшаға сәйкес Инвестициялық портфельді басқарушының пруденциялық нормативтерінің мәндерін есептеу кестесінің 11.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4-жолдарында көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) тиісті көлемдерде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық портфельді басқарушының өтімді активтері ретінде Қағидаларға қосымшаға сәйкес Инвестициялық портфельді басқарушының пруденциялық нормативтерінің мәндерін есептеу кестесінің 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5-жолдарында көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) тиісті көлемдерде танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3530,106 +1372,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық портфельді басқарушы әртараптандыру нормативін сақтайды, бұл ретте бір эмитентке және оның үлестес тұлғаларына инвестициялар көлемі инвестициялық портфельді басқарушының жиынтық өтімді активтерінің 20%-нан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдістеменің осы тармағының үшінші бөлігінде белгіленген норма Қазақстан Республикасының мемлекеттік бағалы қағаздарына, сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздарға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өтімділігі жоғары активтердің есебіне мыналар кірмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық портфельді басқарушының міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) инвестициялық портфельді басқарушының меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3730,162 +1556,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Репо операцияларының мәні болып табылатын бағалы қағаздар Қағидаларға қосымшаға сәйкес Инвестициялық портфельді басқарушының пруденциялық нормативтерінің мәндерін есептеу кестесінің 6.3, 6.4, 6.5-жолдарында көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемдері қор биржасының акциялары нарығының индексін (қор биржасының өкілдік тізімі) есептеу мақсатында пайдаланылатын қор биржасының ресми тізіміне кіретін акцияларды қоспағанда, инвестициялық портфельді басқарушыға қатысты үлестес тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3918,106 +1712,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4050,70 +1828,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Брокердің және (немесе) дилердің өтімділігі жоғары активтерінің есебіне осы қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларына (бұдан әрі – Қағидалар) қосымшаға сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу кестесінің 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4-жолдарында көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) тиісті көлемдерде енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларға қосымшаға сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу кестесінің 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5-жолдарында тиісті көлемдерде көрсетілген активтер (репо операцияларының мәні болып табылатын бағалы қағаздарды қоспағанда) брокердің және (немесе) дилердің өтімді активтері ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4124,106 +1902,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер және (немесе) дилер бір эмитентке және оның үлестес тұлғаларына инвестициялар көлемі брокердің және (немесе) дилердің жиынтық өтімді активтерінің 20%-нан аспайтын әртараптандыру нормативін сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдістеменің осы тармағының үшінші бөлігінде белгіленген норма Қазақстан Республикасының мемлекеттік бағалы қағаздарына, сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өтімділігі жоғары және өтімді активтердің есебіне мыналар енгізілмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) брокердің және (немесе) дилердің міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) брокердің және (немесе) дилердің меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4474,106 +2236,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-ИПБ немесе 2-ИПБ бір эмитентке және оның үлестес тұлғаларына инвестициялар көлемі 1-ИПБ немесе 2-ИПБ жиынтық өтімді активтерінің 20%-нан аспайтын әртараптандыру нормативін сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдістеменің осы тармағының үшінші бөлігінде белгіленген норма Қазақстан Республикасының мемлекеттік бағалы қағаздарына, сондай-ақ орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген 1-ИПБ немесе 2-ИПБ жоғары өтімді және өтімді активтерінің есебіне мыналар енгізілмейді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-ИПБ немесе 2-ИПБ міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) 1-ИПБ немесе 2-ИПБ меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4847,630 +2593,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">актілерінің тізбесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Спот мәмілелер бойынша кредиттік тәуекел коэффициенттерінің кестесі</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...404 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31713,55 +28918,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>