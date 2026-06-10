--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37dbb93" w14:textId="37dbb93">
+    <w:p w14:paraId="4111cdd" w14:textId="4111cdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 16 мамырдағы № 15 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36127 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 16 мамырдағы № 15 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36127 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -193,298 +192,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға қосымшаға сәйкес Банк қызметін реттеу мәселелері бойынша өзгерістер енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін (бұдан әрі – Тізбе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы 2026 жылғы 1 қаңтардан бастап қолданысқа енгізілетін Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жетпісінші, жетпіс бірінші, жетпіс екінші, жетпіс үшінші, жетпіс төртінші, жетпіс бесінші, жетпіс алтыншы, жетпіс жетінші, жетпіс сегізінші, жетпіс тоғызыншы, сексенінші, сексен бірінші, сексен екінші, сексен үшінші, сексен төртінші, сексен бесінші, сексен алтыншы, сексен жетінші, сексен сегізінші, сексен тоғызыншы, тоқсаныншы, тоқсан бірінші, тоқсан екінші, тоқсан үшінші және тоқсан төртінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -861,6569 +812,320 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 15 Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциялық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
-[...39 lines deleted...]
-    </w:p>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...179 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...29 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Ислам банктері үшін пруденциалдық нормативтердің және өзге де сақтауға міндетті нормалар мен лимиттердің нормативтік мәндері және есеп айырысу </w:t>
-[...41 lines deleted...]
-    </w:p>
+      4. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысына және "Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 желтоқсандағы № 93 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35583 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
-[...6039 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5. Осы қаулы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылғы 1 шілдеден бастап қолданысқа енгізілетін осы қаулының 2-тармағының отыз бесінші, отыз алтыншы, елу төртінші, елу бесінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, сексен төртінші, сексен тоғызыншы, жүз алтыншы, жүз жетінші, жүз қырық бірінші, жүз қырық сегізінші, жүз елу бірінші, жүз алпыс екінші, жүз алпыс үшінші, жүз сексен сегізінші, жүз сексен тоғызыншы, жүз тоқсаныншы, жүз тоқсан бірінші, жүз тоқсан екінші, жүз тоқсан үшінші, жүз тоқсан төртінші, жүз тоқсан бесінші, екі жүз үшінші, екі жүз төртінші, екі жүз жиырма бірінші, екі жүз жиырма екінші, екі жүз жиырма үшінші, екі жүз жиырма төртінші, екі жүз жиырма бесінші, екі жүз жиырма алтыншы, екі жүз жиырма жетінші, екі жүз жиырма сегізінші, екі жүз қырық алтыншы, екі жүз елуінші, екі жүз елу алтыншы, екі жүз елу жетінші, екі жүз елу сегізінші, екі жүз елу сегізінші, екі жүз алпысыншы, екі жүз алпыс екінші, екі жүз алпыс үшінші, екі жүз алпыс төртінші, екі жүз алпыс бесінші, екі жүз алпыс алтыншы, екі жүз алпыс жетінші, екі жүз алпыс сегізінші, екі жүз алпыс тоғызыншы, екі жүз жетпіс тоғызыншы, екі жүз сексенінші, екі жүз сексен бірінші, екі жүз сексен екінші, екі жүз тоқсан төртінші, екі жүз тоқсан бесінші, екі жүз тоқсан алтыншы, екі жүз тоқсан жетінші, екі жүз тоқсан сегізінші, екі жүз тоқсан тоғызыншы, үш жүз тоқсан тоғызыншы, үш жүз бірінші, үш жүз екінші, үш жүз үшінші, үш жүз төртінші, үш жүз жетпіс тоғызыншы, төрт жүз жетпіс үшінші, алты жүз он төртінші, алты жүз қырық тоғызыншы, алты жүз елу, алты жүз елу төртінші, алты жүз елу бесінші, алты жүз елу алтыншы, алты жүз елу жетінші, алты жүз елу сегізінші, алты жүз елу тоғызыншы, алты жүз алпысыншы, алты жүз алпыс бірінші, алты жүз алпыс екінші, алты жүз алпыс үшінші, алты жүз алпыс төртінші, алты жүз алпыс бесінші, алты жүз алпыс алтыншы, алты жүз алпыс жетінші, алты жүз алпыс сегізінші, алты жүз алпыс тоғызыншы, алты жүз жетпісінші, алты жүз жетпіс бірінші, алты жүз жетпіс екінші, алты жүз жетпіс үшінші, алты жүз жетпіс төртінші, алты жүз жетпіс жетпіс бесінші, алты жүз жетпіс алтыншы, алты жүз жетпіс жетінші, алты жүз жетпіс сегізінші, алты жүз жетпіс тоғызыншы, алты жүз сексенінші абзацтарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7433,255 +1135,103 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 шілдеден бастап қолданысқа енгізілетін осы қаулының 2-тармағының жеті жүз алпыс бірінші, жеті жүз алпыс екінші, жеті жүз алпыс үшінші, жеті жүз алпыс төртінші, жеті жүз алпыс бесінші, жеті жүз алпыс алтыншы, жеті жүз алпыс жетінші, жеті жүз алпыс сегізінші, жеті жүз алпыс тоғызыншы, жеті жүз жетпісінші, жеті жүз жетпіс бірінші, жеті жүз жетпіс екінші, жеті жүз жетпіс үшінші, жеті жүз жетпіс төртінші, жеті жүз жетпіс бесінші, жеті жүз жетпіс алтыншы, жеті жүз жетпіс жетінші, жеті жүз жетпіс сегізінші және жеті жүз сексенінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...148 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес әзірленді және банк холдингінен, банктен және банк холдингінен, банктен және бас банктің күмәнді және үмітсіз активтерін сатып алатын банктің еншілес ұйымдарынан тұратын банк конгломератын қоспағанда, банк холдингінің, банктен, сондай-ақ банк холдингінің еншілес ұйымдарынан және (немесе) банктің еншілес ұйымдарынан және (немесе) оларда банк холдингінің және (немесе) оның еншілес ұйымдарының және (немесе) банктің капиталға елеулі қатысуы бар ұйымдардан (бұдан әрі – банк конгломераты) тұратын банк конгломератының тәуекелдерді басқару және ішкі бақылау жүйесіне қойылатын талаптарды белгілейді.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7800,911 +1350,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="20"/>
-[...300 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының </w:t>
-[...397 lines deleted...]
-      сатып алынған кредиттік қорғауды өтеуге дейінгі қалған мерзім сатылған кредиттік қорғауды өтеуге дейінгі қалған мерзімге тең немесе одан да көп.".</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8712,55 +1456,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9082,35 +1826,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>