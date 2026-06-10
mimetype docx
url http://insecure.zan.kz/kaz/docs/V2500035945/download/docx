--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88d6a13" w14:textId="88d6a13">
+    <w:p w14:paraId="efa5c31" w14:textId="efa5c31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тауар биржасы үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 16 және Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 2 бірлескен бұйрығына өзгертулер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2025 жылғы 1 сәуірдегі № 6 және Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 2025 жылғы 2 сәуірдегі № 5 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 7 сәуірде № 35945 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2025 жылғы 1 сәуірдегі № 6 және Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 2025 жылғы 2 сәуірдегі № 5 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 7 сәуірде № 35945 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2026 жылғы 6 сәуірдегі № 4, Қазақстан Республикасы Әділет министрінің 2026 жылғы 30 сәуірдегі № 408, Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 сәуірдегі № 216/НҚ, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 8 сәуірдегі № 1, Қазақстан Республикасы туризм және спорт министрінің 2026 жылғы 14 сәуірдегі № 60 бірлескен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржылық мониторинг агенттігі Төрағасының 06.04.2026 № 4, ҚР Әділет министрінің 30.04.2026 № 408, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 № 216/НҚ, ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 08.04.2026 № 1, ҚР туризм және спорт министрінің 14.04.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,314 +260,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бірлескен бұйрық 10.07.2025 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тауар биржасы үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Қаржылық мониторинг агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 16 және Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2022 жылғы 28 ақпандағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26983 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда көрсетілген бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тауар биржалары, өз қызметін тауар биржасында жүзеге асыратын және биржалық тауарлармен мәмілелер жасайтын биржалық брокерлер, сондай-ақ тауар биржаларының клирингтік орталықтары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда көрсетілген бірлескен бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Тауар биржалары, өз қызметін тауар биржасында жүзеге асыратын және биржалық тауарлармен мәмілелер жасайтын биржалық брокерлер, сондай-ақ тауар биржаларының клирингтік орталықтары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар биржасы үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -492,70 +516,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тауар биржалары, өз қызметін тауар биржасында жүзеге асыратын және биржалық тауарлармен мәмілелер жасайтын биржалық брокерлер, сондай-ақ тауар биржаларының клирингтік орталықтары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -568,68 +592,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Тауар биржалары, өз қызметін тауар биржасында жүзеге асыратын және биржалық тауарлармен мәмілелер жасайтын биржалық брокерлер, сондай-ақ тауар биржаларының клирингтік орталықтары үшін қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -644,50 +651,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Талаптар) Қазақстан Республикасы "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Заңының (бұдан әрі – КЖ/ТҚҚ туралы Заң) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) халықаралық стандарттарына сәйкес әзірленді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -700,70 +708,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Талаптарда Қаржы мониторингінің субъектілеріне тауар биржалары, өз қызметін тауар биржасында жүзеге асыратын және биржалық тауарлармен мәмілелер жасайтын биржалық брокерлер, сондай-ақ тауар биржаларының клирингтік орталықтары (бұдан әрі – Субъектілер) жатады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -776,70 +784,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ішкі бақылау ережелері – қаржылық мониторинг субъектісінің жоғары басшылығы бекітеді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -852,106 +860,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8. ІБҚ КЖ/ТҚҚ Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленеді."; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -964,70 +956,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5) қаржылық мониторингке жататын және уәкілетті органға жолданатын операциялар туралы мәліметтерді құжаттамалық тіркеу;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1040,70 +1032,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15) тармақшасы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15) барлық құжаттар мен мәліметтерді, оның ішінде біржолғы операциялар бойынша, сондай-ақ клиенттің (оның өкілін) және бенефициарлық меншік иесінің досьесін және онымен хат алмасуды қоса алғанда, клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру нәтижелері бойынша алынған мәліметтер клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап немесе біржолғы мәміле жасалған күннен кейін кемінде бес жыл, оларды сотта дәлелдеме ретінде пайдалану мүмкіндігін ескере отырып, олар уәкілетті органға, сондай-ақ өздерінің құзыретіне сәйкес өзге де мемлекеттік органдарға уақтылы қолжетімді болуы үшін сақтау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1116,70 +1108,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 16) тармақшамен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16) заңды тұлға басшысының реттеуші және міндеттеуші өкілеттіктері туралы ақпаратты тіркеу."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1192,70 +1184,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4) клиенттердің тәуекелдері деңгейлерін қарауға арналған беру тәртібі, мерзімдері мен негіздері;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1268,90 +1260,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 5) және 6) тармақшалармен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) жеке КЖ/ТҚҚ/ЖҚҚТҚ схемалары мен әдістерін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) КЖ/ТҚҚ/ЖҚҚТҚ тәуекелінің жеке сценарийлері мен өлшемшарттарын әзірлеу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1364,150 +1356,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тоғызыншы абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тәуекелдерді бағалау нәтижелері және оларды барынша азайту жоспары уәкілетті органға жыл сайын бөлінген байланыс арнасы арқылы, сондай-ақ реттеуші мемлекеттік органдарға, Субъектілер мүшелері болып табылатын Қазақстан Республикасының коммерциялық емес ұйымдарына ұсынылады.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Қаржылық мониторинг агенттігі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты Қазақстан Республикасы Қаржылық мониторинг агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрық 2025 жылғы 10 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1877,63 +1869,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2255,35 +2269,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>