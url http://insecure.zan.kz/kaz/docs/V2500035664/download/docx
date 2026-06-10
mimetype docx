--- v0 (2025-12-17)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbc6724" w14:textId="cbc6724">
+    <w:p w14:paraId="913f68c" w14:textId="913f68c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -693,107 +692,155 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 23.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Мемлекеттік органдардың қызметіне салалық (ведомстволық) функционалдық шолу жүргізу жөніндегі әдістемені бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 27 ақпандағы № 84 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Республикалық және облыстық маңызы бар қалалардың даму стратегияларын әзірлеу жөніндегі әдістемені бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 11 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14941 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18174 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z35" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Мемлекеттік органдардың қызметіне салалық (ведомстволық) функционалдық шолулар жүргізу жөніндегі </w:t>
+      көрсетілген бұйрықпен бекітілген Республикалық және облыстық маңызы бар қалалардың даму стратегияларын әзірлеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
@@ -816,26725 +863,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...26641 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Стратегияны іске асыру Қазақстанның 2050 жылға дейінгі даму стратегиясының мақсаттарына қол жеткізуге бағытталатын болады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27652,482 +1057,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 3 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қалаларда және моноқалаларда кредит беру/микрокредит беру қағидаларын және Қалаларда микроқаржы ұйымдары/екінші деңгейдегі банктер беретін кредиттер/микрокредиттер бойынша кепілдік беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 27 қарашадағы № 84 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17810 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Басым жобаларға кредит беру тетігінің шеңберінде ұсынылған қаражатты екінші деңгейдегі банктердің мақсатты пайдалануын талдау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2019 жылғы 25 қаңтардағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18237 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қалаларда және моноқалаларда кредит беру/микрокредит беру қағидаларын және Қалаларда микроқаржы ұйымдары/екінші деңгейдегі банктер беретін кредиттер/микрокредиттер бойынша кепілдік беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 27 қарашадағы № 84 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 11 маусымдағы № 53 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18839 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қалаларда және моноқалаларда кредит беру/микрокредит беру қағидаларын және Қалаларда микроқаржы ұйымдары/екінші деңгейдегі банктер беретін кредиттер/микрокредиттер бойынша кепілдік беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 27 қарашадағы № 84 бұйрығына өзгерістер енгізу туралы" және Қазақстан Республикасы Ұлттық экономика министрінің "Микрокредит беру бойынша субсидиялау шартының нысанын бекіту туралы" 2016 жылғы 8 қарашадағы № 470 және "Конкурстық іріктеу және бизнес-инкубаторлар қызметін қолдау қағидаларын бекіту туралы" 2018 жылғы 30 наурыздағы № 129 бұйрықтарының күші жойылды деп тану туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 29 қазандағы № 87 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19535 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қалаларда және моноқалаларда кредит беру/микрокредит беру қағидаларын және Қалаларда микроқаржы ұйымдары/екінші деңгейдегі банктер беретін кредиттер/микрокредиттер бойынша кепілдік беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 27 қарашадағы № 84 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 9 сәуірдегі № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22541 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Басым жобаларға кредит беру тетігінің шеңберінде ұсынылған қаражатты екінші деңгейдегі банктердің мақсатты пайдалануын талдау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2019 жылғы 25 қаңтардағы № 10 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 14 сәуірдегі № 41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22560 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қалаларда және моноқалаларда кредит беру/микрокредит беру қағидаларын және Қалаларда микроқаржы ұйымдары/екінші деңгейдегі банктер беретін кредиттер/микрокредиттер бойынша кепілдік беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 27 қарашадағы № 84 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 30 қыркүйектегі № 87 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24599 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Басым жобаларға кредит беру тетігінің шеңберінде ұсынылған қаражатты екінші деңгейдегі банктердің мақсатты пайдалануын талдау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2019 жылғы 25 қаңтардағы № 10 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2022 жылғы 2 наурыздағы № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27033 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Басым жобаларға кредит беру тетігінің шеңберінде ұсынылған қаражатты екінші деңгейдегі банктердің мақсатты пайдалануын талдау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2019 жылғы 25 қаңтардағы № 10 бұйрығына өзгерістер енгізу" және "Бизнестің жол картасы 2020" бизнесті қолдау мен дамытудың бірыңғай бағдарламасы шеңберінде шағын кәсіпкерлік субъектілерін микрокредиттеу үшін микрокредит беру жөніндегі уәкілетті ұйым мен микроқаржы ұйымы арасында жасалатын үлгілік кредиттік шарт нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 25 желтоқсандағы № 794 бұйрығының күші жойылды деп тану туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2022 жылғы 5 желтоқсандағы № 119 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30985 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28449,35 +1854,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>