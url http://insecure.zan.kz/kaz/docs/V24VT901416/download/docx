--- v0 (2025-11-22)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="98a45ea" w14:textId="98a45ea">
+    <w:p w14:paraId="9396bfe" w14:textId="9396bfe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -783,2662 +783,2648 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-5/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) қаулысына сәйкес әзірленді және әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер тұлғаның (отбасының) өтінішін қарау бойынша Шығыс Қазақстан облысы Самар ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек - Самар ауданының жергілікті атқарушы органымен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ атаулы күндер мен мереке күндеріне ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - жергілікті бюджет есебінен қаржыланатын, әлеуметтік көмекті көрсетуді жүзеге асыратын "Самар ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) күнкөріс минимумы – Қазақстан Республикасындағы ең төменгі тұтыну қоржынының құнына тең, бір адамға шаққандағы ең төменгі ақшалай табыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіби және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)  учаскелік комиссия - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіліп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының  3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабының 1-тармағы 2) тармақшасында, 11-бабының 1-тармағы 2) тармақшасында, 12-бабының 1-тармағы 2) тармақшасында және  13-бабының 2) тармақшасында, 17-бабында көзделген әлеуметтік қолдау шаралары осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидалар Самар ауданының аумағында тұрақты тұрғылықты жері бойынша тіркелген адамдарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.  Учаскелік және арнайы комиссиялар өз қызметін Шығыс Қазақстан облысы әкімдігімен бекітілген ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мезгіл-мезгіл (жылына бір рет) ақшалай төлемдер түрінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 150 000 (жүз елу мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халықаралық әйелдер күні - 8 наурыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 15 000 теңге (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрт және одан да көп бірге тұратын кәмелетке толмаған балалары, оның ішінде білім беру ұйымдарында күндізгі бөлімде оқитын (бірақ жиырма үш жасқа толғанға дейін) балалары бар көп балалы отбасыларға – 15 000 (он бес мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Отан қорғаушылар күні -7 мамыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 70000 (жетпіс мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбіт уақытта әскери қызмет өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 15 000 (он бес мың) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жеңіс күні - 9 мамыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде қолданыстағы армия құрамына кірген әскери бөлімдерде, штабтарда және мекемелерде штаттық лауазымдарды атқарған бұрынғы КСРО-ның Кеңес Армиясы, Әскери-теңіз флоты, әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының ерікті жалдамалы құрамындағы адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде әскери қызметшілер жағдайына ауыстырылған Халық жол қатынастары комиссариатының, Халық байланыс комиссариатының арнайы құрамаларының қызметкерлеріне, кәсіпшілік және көлік кемелерінің жүзу құрамына, сондай-ақ авиацияның ұшу-көтеру құрамына – 130 000 ( жүз отыз мың теңге) мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға – 80 000 (сексен мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу - 31 мамыр: саяси қуғын-сүргін құрбандары немесе саяси қуғын-сүргіннен зардап шеккен деп танылған, мүгедектігі бар немесе зейнеткер болып табылатын азаматтарға – 13 000 (он үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Тәуелсіздік күні – 16 желтоқсан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 жылғы 17-18 желтоқсанда Қазақстанда болған оқиғаларға қатысқаны үшін қуғын-сүргінге ұшыраған адамдарға, осы оқиғалар барысында қасақана кісі өлтіргені және милиция қызметкері мен халық жасағы мүшесінің өміріне қол сұққаны үшін сотталған адамдарды қоспағанда, олардың қылмыстық істерін қайта қараудың қолданыстағы тәртібі сақтала отырып – 200 000 (екі жүз мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақшалай нысандағы біржолғы әлеуметтік көмек алушылардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік мәні бар сырқаты бар азаматтарға (отбасыларға)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі. Осы негіздер бойынша өтініш беру мерзімі оқиға болған күннен бастап үш ай ішінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші топтағы мүгедектігі бар адамды санаторий-курорттық емдеуге бірге алып жүретін адамдар жылына 1 рет тиісті кезеңге уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу үшін берілетін кепілдендірілген соманың жетпіс пайызы мөлшерінде жергілікті атқарушы органдарға санаторийлік-курорттық ұйымда болу құнының өтемақысын (жұмыс берушінің кінәсінен еңбек жарақатын алған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) төлетіп алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемақы келесі құжатты ұсынған кезде төленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторийлік-курорттық ұйымында тұрғанын растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы негіз бойынша өтініш беру мерзімі оқиға болған күннен бастап екі ай ішінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ақшалай нысандағы әлеуметтік көмек мезгіл-мезгіл (ай сайын) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның вирустық иммунитет тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе заңды өкілдеріне ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығыс Қазақстан облысы Денсаулық сақтау басқармасының "Самар ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынған тізбе бойынша амбулаториялық емдеудегі туберкулез ауруымен ауыратын азаматтарға 7 айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көмек тағайындау үшін жан басына шаққандағы орташа табыс шегі Қазақстан Республикасының күнкөріс минимумының екі еселенген мөлшерінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 18.09.2025 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+      13. Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс ЖАО-мен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) </w:t>
-[...299 lines deleted...]
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      18. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтiк көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте көзделген ағымдағы қаржы жылына арналған қаражат шегiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...175 lines deleted...]
-        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...1795 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының тиісті әкімшілік-аумақтық бірлік шегінен тыс тұрақты тұруға кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіздердің жойылғаны туралы мәліметтер анықталған жағдайда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 3) тармақшасы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармағының</w:t>
+        <w:t>9-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1),2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>