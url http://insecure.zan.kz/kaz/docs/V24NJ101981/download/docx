--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a65b97" w14:textId="6a65b97">
+    <w:p w14:paraId="bc8bf51" w14:textId="bc8bf51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Жітіқара ауданы мәслихатының 2024 жылғы 29 сәуірдегі № 158 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 4 мамырда № 10198-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,134 +210,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жітіқара аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жітіқара аудандық мәслихатының кейбір шешімдерінің күші осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -672,368 +780,446 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+        <w:t xml:space="preserve"> Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Жітіқара ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Жітіқара ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші есептейді, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағидалар) тәртіппен айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқытық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті алушы (не оның өкілі сенімхатқа, заңнамаға, сот шешіміне не әкімшілік актіге негізделген өкілеттікке байланысты) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет "Азаматтарға арналған үкімет" Мемлекеттік корпорациясына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1090,110 +1276,218 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға жеткізушілер ұсынған кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге ай сайынғы жарналар туралы шоттар және бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге шоттар бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды тұрғын үй көмегін алушылардың дербес шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1428,428 +1722,428 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәслихаттың күші жойылды деп танылған кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мәслихаттың "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" 2014 жылғы 29 желтоқсандағы № 290 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5348 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2015 жылғы 10 желтоқсандағы № 388 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6122 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2016 жылғы 03 маусымдағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6532 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2016 жылғы 20 қыркүйектегі № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6645 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2019 жылғы 25 сәуiрдегі № 301 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8392 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 22 маусымдағы № 417 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9303 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2021 жылғы 11 қарашадағы № 82 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25298 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 17 сәуiрдегі № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9967 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Мәслихаттың "Мәслихаттың 2014 жылғы 29 желтоқсандағы № 290 "Жітіқара ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 30 қарашадағы № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10105-10 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>