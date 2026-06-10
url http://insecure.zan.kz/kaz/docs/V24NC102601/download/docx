--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58f6be9" w14:textId="58f6be9">
+    <w:p w14:paraId="99b6758" w14:textId="99b6758">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Арқалық қаласында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Арқалық қаласы мәслихатының 2024 жылғы 31 шілдедегі № 118 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 27 тамызда № 10260-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,54 +210,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Арқалық қаласында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -731,54 +831,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Арқалық қаласында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Арқалық қаласында, ауылдары мен ауылдық округтерінде тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -911,174 +1049,222 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жиынтық табысына шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқытық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1135,110 +1321,218 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу есептелген сомаларды тұрғын үй көмегін алушылардың немесе қызмет көрсетушілердің жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1538,402 +1832,402 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арқалық қалалық мәслихатының күші жойылды деп танылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Тұрғын үй көмегін көрсету ережесін бекіту туралы" 2015 жылғы 20 наурыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5528 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсету ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" 2015 жылғы 21 желтоқсандағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6181 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсету ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" 2016 жылғы 3 маусымдағы № 34 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6515 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсету ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 4 қазанда № 206 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8115 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Мәслихаттың 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсету ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 8 шілдедегі № 325 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9324 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың "Арқалық қалалық мәслихатының 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсету ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 18 қарашадағы № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30663 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мәслихаттың "Мәслихаттың 2015 жылғы 20 наурыздағы № 236 "Тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 21 сәуірде № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10007 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2259,31 +2553,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>