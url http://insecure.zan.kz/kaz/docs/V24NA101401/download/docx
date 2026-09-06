--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c543a82" w14:textId="c543a82">
+    <w:p w14:paraId="aaec584" w14:textId="aaec584">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 2 қарашадағы № 61 шешіміне өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Қостанай қаласы мәслихатының 2024 жылғы 9 ақпандағы № 81 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 12 ақпанда № 10140-10 болып тіркелді. Күші жойылды-Қостанай облысы Қостанай қалалық мәслихатының 2026 жылғы 10 тамыздағы № 264 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z30" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы Қостанай қалалық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қостанай қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 2 қарашадағы № 61 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10081 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,150 +332,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Әлеуметтік көмек көрсету үшін мерекелік және атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Отан қорғаушы күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жеңіс күні - 9 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Тәуелсіздік күні – 16 желтоқсан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -408,210 +488,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылғанына 35 жыл толуына орай – 15 ақпан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс кезінде әскери борышын өтеу кезінде бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50 айлық есептік көрсеткіш мөлшерінде.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -624,130 +704,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) Тәуелсіздік күні – 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарынан саяси қуғын-сүргіндер құрбандарына 200 000 (екі жүз мың) теңге мөлшерінде.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -883,63 +963,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1261,35 +1363,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>