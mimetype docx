--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a19191" w14:textId="2a19191">
+    <w:p w14:paraId="d4e51b9" w14:textId="d4e51b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2024 жылғы 28 наурыздағы № 14/112 шешімі. Маңғыстау облысы Әділет департаментінде 2024 жылғы 5 сәуірде 4692-12 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тұрғын үй қатынастары туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,54 +230,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -543,202 +643,130 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңаөзен қалалық мәслихатының</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> 2024 жылғы 28 наурыздағы</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 28 наурыздағы</w:t>
-[...64 lines deleted...]
-              <w:t>№ 14/112 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve"> № 14/112 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымшаның тақырыбы жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Жаңаөзен қаласында тұратын, Қазақстан Республикасының аумағында жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -870,235 +898,355 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №33763 болып тіркелген) (әрі қарай - Тұрғын үй көмегін беру қағидасы) айқындалған тәртіппен тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар белгілеген шектi жол берiлетiн деңгейiнiң арасындағы айырма ретiнде айқындалады.</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) жиынтық табысына шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№295/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкілі) тұрғын үй көмегін тағайындау үшін Мемлекеттік корпорацияға немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілетін қызметті алушыларға шығыстар сметасына және коммуналдық қызметтерді төлеуге шоттарына сәйкес кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттар бойынша бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңнамаға, сот шешiмiне не әкiмшiлiк актіге негiзделген өкiлеттігі күшімен өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Тұрғын үй көмегін беру қағидаларына сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...15 lines deleted...]
-      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1132,698 +1280,588 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
+              <w:t xml:space="preserve">Жаңаөзен қалалық мәслихатының </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 28 наурыздағы</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>№ 14/112 шешіміне 2 қосымша</w:t>
+              <w:t xml:space="preserve"> № 14/112 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңаөзен қалалық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2015 жылғы 30 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№37/304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №2699 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2016 жылғы 16 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№2/25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3057 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2017 жылғы 23 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№10/134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3374 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. 2018 жылғы 6 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№22/282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3701 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2019 жылғы 23 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№40/467</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4092 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. 2020 жылғы 2 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№42/490</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4179 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 2020 жылғы 23 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№53/578</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2020 жылғы 2 сәуірдегі №42/490 "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4406 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. 2021 жылғы 16 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№3/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4494 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 2021 жылғы 25 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№11/90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының "Жаңаөзен қаласында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидасын бекіту туралы" 2015 жылғы 30 наурыздағы №37/304 шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №25576 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 2022 жылғы 5 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№18/148</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №28030 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. 2023 жылғы 21 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№6/52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2015 жылғы 30 наурыздағы №37/304 "Жаңаөзен қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4596-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2149,31 +2187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>