--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10b14af" w14:textId="10b14af">
+    <w:p w14:paraId="24bf7db" w14:textId="24bf7db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлытау облысы Сәтбаев қалалық мәслихатының 2024 жылғы 10 маусымдағы № 123 шешімі. Ұлытау облысының Әділет департаментінде 2024 жылғы 18 маусымда № 126-20 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ұлытау облысы Сәтбаев қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +195,223 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Сәтбаев қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+        <w:t xml:space="preserve"> сәйкес Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Ұлытау облысы Сәтбаев қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сәтбаев қалалық мәслихатының "Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібін айқындау туралы" 2023 жылғы 3 қарашадағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 67-20 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -497,1361 +609,528 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 10 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 123</w:t>
-[...12 lines deleted...]
-              <w:t>шешіміне қосымша</w:t>
+              <w:t>№ 123 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
-[...19 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда Сәтбаев қаласында тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+        <w:t xml:space="preserve"> Сәтбаев қаласында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z39" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Ұлытау облысы Сәтбаев қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен№</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда, Сәтбев қаласында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы арасындағы айырма ретінде және аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 5 пайыз мөлшерінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2. Тұрғын үй көмегін тағайындау "Сәтбаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Сәтбаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аз қамтылған отбасының (азаматтың) жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      3. Аз қамтылған отбасының (азаматтың) жиынтық кірісін уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Тұрғын үй беру қағидалары) айқындалған тәртіппен есептеледі.</w:t>
-[...39 lines deleted...]
-      5. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау келесі төмендегі нормаларға сәйкес жүргізіледі:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелді) (бұдан әрі – Қағидалар) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) көп бөлмелі пәтерлерде тұрғынжай алаңының нормасы бір адамға 18 шаршы метрді құрайды, бір бөлмелі пәтерде тұратындар үшін - пәтердің жалпы алаңы. Көп бөлмелі пәтерлерде жалғыз тұратындар үшін алаң нормасы - 30 шаршы метр;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақыны ұлғайту бөлігінде коммуналдық қызметтер мен байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан тұрғын үйді және жергілікті атқарушы органның жеке меншік тұрғын үй қорынан жалға алынған тұрғын үйді пайдалануға арналған шығыстарды төлеу сомасы арасындағы айырма ретінде айқындалады және отбасының (азаматтың) жиынтық табысына шекті жол берілетін шығыстарының үлесі 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) нақты шығындар бойынша, отбасының электроэнергияны тұтынуы, бірақ:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      газ плиталарымен жабдықталған үйлерде айына 150 киловаттан артық емес;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      электр плиталарымен жабдықталған үйлерде айына 250 киловаттан артық емес;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегін тағайындау ағымдағы тоқсан ішінде жүргізіледі, бұл ретте аз қамтылған отбасының (азаматтың) жиынтық табысы және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан тұрғын үйді және жергілікті атқарушы орган жеке тұрғын үй қорынан жалдаған тұрғын үйді пайдалануға жұмсалған ай сайынғы жарналардың шығыстары алдыңғы тоқсан үшін есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      3) суық суды, кәрізді, қоқыс төккішті тұтыну нормалары тарифтерді бекітетін органмен белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегін жеткізушілер ұсынған кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған ай сайынғы жарналар туралы шоттар және аз қамтылған отбасыларға (азаматтарға) бюджет қаражаты есебінен коммуналдық қызметтерге ақы төлеу шоттары бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау қала бюджетінде тиісті қаржы жылына арналған көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      7. Аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...838 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2177,31 +1456,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>