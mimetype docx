--- v1 (2026-03-16)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b88f113" w14:textId="b88f113">
+    <w:p w14:paraId="68288bc" w14:textId="68288bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1116,70 +1116,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағида) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасыларға (азаматтарға) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 10 (оң) пайыз мөлшерінде айқындалады.</w:t>
+      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасыларға (азаматтарға) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші мынадай нормалар шегінде есептейді:</w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұтынушылар үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары бір адамға он бес текше метрден аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1379,61 +1379,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 25.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 25-590/VIII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-657 /VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1963,55 +1963,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2337,31 +2337,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>