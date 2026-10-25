--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f87baa" w14:textId="4f87baa">
+    <w:p w14:paraId="d38b805" w14:textId="d38b805">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шымкент қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы мәслихатының 2024 жылғы 19 наурыздағы № 14/123-VIII шешiмi. Шымкент қаласының Әділет департаментінде 2024 жылғы 27 наурызда № 202-17 болып тіркелді</w:t>
+        <w:t>Шымкент қаласы мәслихатының 2024 жылғы 19 наурыздағы № 14/123-VIII шешiмi. Шымкент қаласының Әділет департаментінде 2024 жылғы 27 наурызда № 202-17 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3138,62 +3138,106 @@
       Санаторийлік-курорттық емделу орнына дейiнгi және керi қайту жолақысының құны санаторийлік-курорттық ем алушының жеке қаражаты есебiнен жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек өтініш берушіге кезектілікке сәйкес күнтізбелік жылда бір рет көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6) 1,5 АЕК мөлшерінде баспасөз басылымдарына жазылу түріндегі әлеуметтік көмек жартыжылдықта бір рет:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды - Шымкент қаласы мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/316-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3238,52 +3282,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 2 АЕК мөлшерінде ай сайынғы ақшалай төлем түріндегі әлеуметтік көмек 80 жастан асқан жалғызілікті қарттарға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Әлеуметтік көмек өтініш берушіге өтініш берген айдан кейінгі айдан бастап ай сайын көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек өтініш берушіге өтініш берген айдан бастап ай сайын көрсетіледі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 5 АЕК мөлшерінде ай сайынғы ақшалай төлем түріндегі әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3328,52 +3372,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тірек-қимыл аппараты бұзылған жеті жасқа дейінгі мүгедектігі бар балаларға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Әлеуметтік көмек өтініш берушіге өтініш берген айдан кейінгі айдан бастап ай сайын көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек өтініш берушіге өтініш берген айдан бастап ай сайын көрсетіледі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамға Қазақстан Республикасы шегінде санаторийлік-курорттық емдеуде бірге алып жүру бойынша қызметтер көрсететін адамға (жеке көмекшіге) 40 АЕК мөлшерінде әлеуметтік көмек көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3404,89 +3448,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алып жүрушінің жол жүру шығыстарын төлеу алып жүрушінің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Жазаның өтелмеген бөлiгiн неғұрлым жеңiл жаза түрiмен ауыстыру не тағайындалған жаза мерзімін қысқарту түрінде пробация қызметінің есебінде тұрған адамдарға 10 АЕК мөлшерінде әлеуметтік көмек пробация қызметінің есебіне қойылған күннен бастап үш айдың ішінде көрсетіледі. Әлеуметтік көмек бір рет тағайындалады және қайта берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгерістер енгізілді - Шымкент қаласы мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/316-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мереке күндері мен атаулы күндерге әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3521,51 +3625,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3944,109 +4048,109 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4061,151 +4165,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4420,51 +4524,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4479,255 +4583,255 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
-[...54 lines deleted...]
-      24. Мынадай:</w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шымкент қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
-[...54 lines deleted...]
-      25. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шымкент қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4848,360 +4952,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      біржолғы төлемдер бойынша – күн сайын;</w:t>
-[...36 lines deleted...]
-      32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...51 lines deleted...]
-      33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5267,362 +5371,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 19 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14/123-VIII шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шымкент қаласы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары туралы" Шымкент қалалық мәслихатының 2019 жылғы 29 наурыздағы № 47/369-6с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 26 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасы туралы" Шымкент қаласы мәслихатының 2019 жылғы 29 наурыздағы № 47/369-6с шешiмiне өзгеріс енгізу туралы" Шымкент қаласы мәслихатының 2020 жылғы 11 наурыздағы № 62/534-6с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 91 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасы туралы" Шымкент қаласы мәслихатының 2019 жылғы 29 наурыздағы № 47/369-6с шешiмiне өзгерістер енгізу туралы" Шымкент қаласы мәслихатының 2020 жылғы 4 мамырдағы № 64/559-6с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 102 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасы туралы" Шымкент қаласы мәслихатының 2019 жылғы 29 наурыздағы № 47/369-6с шешiмiне өзгерістер енгізу туралы" Шымкент қаласы мәслихатының 2021 жылғы 15 маусымдағы № 6/45-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 23274 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Шымкент қаласы мәслихатының 2019 жылғы 29 наурыздағы № 47/369-6с "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасы туралы" шешiмiне өзгеріс енгізу туралы" Шымкент қаласы мәслихатының 2022 жылғы 22 желтоқсандағы № 24/231-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 31664 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Шымкент қаласы мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы" Шымкент қаласы мәслихатының 2023 жылғы 14 маусымдағы № 4/43-VIII шешiмiне (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 181-17 болып тіркелген) 1-қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5948,31 +6052,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>