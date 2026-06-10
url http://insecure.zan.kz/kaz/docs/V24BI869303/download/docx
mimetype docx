--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6efde90" w14:textId="6efde90">
+    <w:p w14:paraId="1bebdeb" w14:textId="1bebdeb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2412,136 +2412,182 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабының 3) тармақшасында, 6, 5-баптарында көрсетілген адамдарға, Қазақстан Республикасының шегінде жылына 1 рет төлем туралы құжаттар негізінде тіс протездеу құнын өтеуге 25 (жиырма бес) айлық есептік көрсеткіш шекті мөлшерде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
-[...17 lines deleted...]
-      9) мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің немесе басқа тұлғаларымен санаторийлік-курорттық емдеуге алып жүруіне, жылына 1 рет санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде.</w:t>
+      8) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш шекті мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды - Ақмола облысы Ерейментау аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-54/2-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер мен толықтырулар енгізілді - Ақмола облысы Ерейментау аудандық мәслихатының 27.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-40/5-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-45/3-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-54/2-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2660,99 +2706,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Әлеуметтік көмек кірістерді ескере отырып, өтініш бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өткен тоқсандағы айына жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен 1,5 еселенген мөлшерінен төмен азаматтарға (отбасыларға), жылына 1 рет 30 (отыз) айлық есептік көрсеткіш шекті мөлшерде.</w:t>
+      өткен тоқсандағы айына жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен 1,5 еселенген мөлшерінен төмен азаматтарға (отбасыларға), жылына 1 рет 30 (отыз) айлық есептік көрсеткіш шекті мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткен тоқсандағы айына жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен 15 еселенген мөлшерінен төмен мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің немесе басқа тұлғаларымен санаторийлік-курорттық емдеуге алып жүруіне, жылына 1 рет санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қосымша 12-1 тармағымен толықтырылды - Ақмола облысы Ерейментау аудандық мәслихатының 27.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-40/5-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - Ақмола облысы Ерейментау аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-54/2-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3657,55 +3741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4031,31 +4115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>