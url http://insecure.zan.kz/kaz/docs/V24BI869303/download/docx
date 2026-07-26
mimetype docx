--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1bebdeb" w14:textId="1bebdeb">
+    <w:p w14:paraId="85b3c31" w14:textId="85b3c31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3741,55 +3741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4115,31 +4115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>