--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64eca44" w14:textId="64eca44">
+    <w:p w14:paraId="878ee82" w14:textId="878ee82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -227,797 +227,261 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z804" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+        <w:t>
+      3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z805" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...41 lines deleted...]
-    </w:p>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z806" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+        <w:t>
+      2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z807" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "8-4. Банк Интернет арқылы банктік қарыз шартын жасасқанға дейін клиенттің ұялы байланыс құрылғысының абоненттік нөмірі туралы деректер енгізеді, көрсетілген нөмірге бір реттік пароль жібереді және Cәйкестендіру деректерімен алмасу орталығының қызметтерін пайдалану арқылы немесе банктің құрылғылары арқылы алынған биометриялық деректерді пайдалана отырып, клиентті биометриялық идентификаттау жүргізеді және клиентке Қағидалардың 7-тармағының 1) тармақшасында көзделген мәліметтер мен құжаттардан басқа, банктік қарыз бойынша мынадай ақпарат ұсынады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+      3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z808" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) банктік қарыз беру мерзімі;</w:t>
-[...39 lines deleted...]
-      3) сыйақы мөлшерлемесінің түрі: тіркелген немесе өзгермелі, сыйақы мөлшерлемесі өзгермелі болған жағдайда есептеу тәртібі;</w:t>
+      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...411 lines deleted...]
-    <w:bookmarkStart w:name="z809" w:id="23"/>
+    <w:bookmarkStart w:name="z809" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылғы 1 шілдеден бастап қолданысқа енгізілетін осы қаулының 2-тармағының отыз бесінші, отыз алтыншы, елу төртінші, елу бесінші, алпыс үшінші, алпыс төртінші, алпыс бесінші, алпыс алтыншы, сексен төртінші, сексен тоғызыншы, жүз алтыншы, жүз жетінші, жүз қырық бірінші, жүз қырық сегізінші, жүз елу бірінші, жүз алпыс екінші, жүз алпыс үшінші, жүз сексен сегізінші, жүз сексен тоғызыншы, жүз тоқсаныншы, жүз тоқсан бірінші, жүз тоқсан екінші, жүз тоқсан үшінші, жүз тоқсан төртінші, жүз тоқсан бесінші, екі жүз үшінші, екі жүз төртінші, екі жүз жиырма бірінші, екі жүз жиырма екінші, екі жүз жиырма үшінші, екі жүз жиырма төртінші, екі жүз жиырма бесінші, екі жүз жиырма алтыншы, екі жүз жиырма жетінші, екі жүз жиырма сегізінші, екі жүз қырық алтыншы, екі жүз елуінші, екі жүз елу алтыншы, екі жүз елу жетінші, екі жүз елу сегізінші, екі жүз елу сегізінші, екі жүз алпысыншы, екі жүз алпыс екінші, екі жүз алпыс үшінші, екі жүз алпыс төртінші, екі жүз алпыс бесінші, екі жүз алпыс алтыншы, екі жүз алпыс жетінші, екі жүз алпыс сегізінші, екі жүз алпыс тоғызыншы, екі жүз жетпіс тоғызыншы, екі жүз сексенінші, екі жүз сексен бірінші, екі жүз сексен екінші, екі жүз тоқсан төртінші, екі жүз тоқсан бесінші, екі жүз тоқсан алтыншы, екі жүз тоқсан жетінші, екі жүз тоқсан сегізінші, екі жүз тоқсан тоғызыншы, үш жүз тоқсан тоғызыншы, үш жүз бірінші, үш жүз екінші, үш жүз үшінші, үш жүз төртінші, үш жүз жетпіс тоғызыншы, төрт жүз жетпіс үшінші, алты жүз он төртінші, алты жүз қырық тоғызыншы, алты жүз елу, алты жүз елу төртінші, алты жүз елу бесінші, алты жүз елу алтыншы, алты жүз елу жетінші, алты жүз елу сегізінші, алты жүз елу тоғызыншы, алты жүз алпысыншы, алты жүз алпыс бірінші, алты жүз алпыс екінші, алты жүз алпыс үшінші, алты жүз алпыс төртінші, алты жүз алпыс бесінші, алты жүз алпыс алтыншы, алты жүз алпыс жетінші, алты жүз алпыс сегізінші, алты жүз алпыс тоғызыншы, алты жүз жетпісінші, алты жүз жетпіс бірінші, алты жүз жетпіс екінші, алты жүз жетпіс үшінші, алты жүз жетпіс төртінші, алты жүз жетпіс жетпіс бесінші, алты жүз жетпіс алтыншы, алты жүз жетпіс жетінші, алты жүз жетпіс сегізінші, алты жүз жетпіс тоғызыншы, алты жүз сексенінші абзацтарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1887,55 +1351,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>