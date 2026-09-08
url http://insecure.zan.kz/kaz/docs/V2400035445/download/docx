--- v0 (2025-11-07)
+++ v1 (2026-09-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6800e05" w14:textId="6800e05">
+    <w:p w14:paraId="4a5152c" w14:textId="4a5152c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,91 +94,74 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік мемлекеттік шараларының тиімділігін талдауды жүзеге асыру әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2024 жылғы 3 желтоқсандағы № 106 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 5 желтоқсанда № 35445 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2024 жылғы 3 желтоқсандағы № 106 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 5 желтоқсанда № 35445 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 99-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,166 +176,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>186-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік мемлекеттік шараларының тиімділігін талдауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Кәсіпкерлікті мемлекеттік қолдау және қорғау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1197,93 +1165,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 106 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік мемлекеттік шараларының тиімділігін талдауды жүзеге асыру әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік шараларының тиімділігін талдауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1318,424 +1280,491 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасының Ұлттық экономика министрлігі туралы Ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>186-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді, жеке кәсіпкерлік субъектілері мен кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік мемлекеттік шараларының тиімділігіне талдау жүргізу кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бұл Әдістемеде келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпкерлік жөніндегі уәкілетті орган – жеке кәсіпкерлікті дамыту және қолдау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілері – кәсіпкерлік қызметті жүзеге асыратын азаматтар, қандастар және мемлекеттік емес коммерциялық заңды тұлғалар (бұдан әрі – жеке кәсіпкерлік субъектілері), мемлекеттік кәсіпорындар (мемлекеттік кәсіпкерлік субъектілері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржылық және мүліктік қолдау шараларын алушылар – жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қаржылық және мүліктік қолдау шаралары – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген және жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа мемлекеттік бюджет қаражаты есебінен көрсетілетін қолдау шаралары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржылық қолдау операторы – Қазақстан Республикасының заңнамасында белгіленген және (немесе) Қазақстан Республикасы Үкіметінің шешімі бойынша, сондай-ақ азаматтық-құқықтық қатынастар шеңберінде құрылған кәсіпкерлік саласындағы мемлекеттік қолдау шараларын іске асыратын заңды тұлға, филиал немесе өкілдік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызметкер-жеке кәсіпкерлік субъектісі болып табылатын жұмыс берушімен еңбек қатынастарында тұратын және еңбек шарты бойынша жұмысты тікелей орындайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік статистика саласындағы уәкілетті орган – өз құзыреті шегінде мемлекеттік статистика саласындағы басшылықты, сондай-ақ салааралық үйлестіруді жүзеге асыратын, әкімшілік деректердің сапасын айқындайтын мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) субсидиялаудың мемлекеттік цифрлық жүйесі – субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған, "цифрлық үкімет" веб-порталымен өзара іс-қимыл жасауға, субсидиялар алуға өтінімді тіркеуге, сондай-ақ оны электрондық түрде автоматтандырылған өңдеуге мүмкіндік беретін Интернет желісінде орналастырылған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдық-реттелген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталы – Интернет желісінде орналастырылған, субсидиялаудың мемлекеттік цифрлық жүйесіне рұқсат беретін интернет-ресурс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылық және мүліктік қолдау шараларының тиімділігін талдауды кәсіпкерлік жөніндегі уәкілетті орган жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаржылық және мүліктік қолдау шараларының тиімділігін талдау объектісі мүдделі орталық мемлекеттік органдар, қаржылық және мүліктік қолдау шаралары операторлары қызметінің нәтижелері бойынша кәсіпкерлік жөніндегі уәкілетті органға ресми түрде ұсынылған ақпарат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қаржылық және мүліктік қолдау шараларының тиімділігіне талдау жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қаржылық және мүліктік қолдау шараларының тиімділігін талдау сандық әдіспен жүргізіледі, оның шеңберінде шаралардың мемлекетке, бизнеске және қызметкерлерге әсері талданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қаржылық және мүліктік қолдау шараларының мемлекетке әсерін талдау үшін осы немесе басқа шара дамытуға бағытталған сфералар немесе салалар іріктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қаржылық және мүліктік мемлекеттік қолдау шараларының бизнеске әсерін талдау қолдау құралдары бөлінісінде қолдау шараларын алушылар қызметінің тиімділік деңгейін сипаттауға қабілетті көрсеткіштер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қарсы міндеттемелерді белгілеуді көздейтін қаржылық және мүліктік қолдау шараларын ұсыну тиімділігін талдау мақсатында 2 және одан да көп қолдау құралдарын алушылар бойынша есептеу үшін мынадай негізгі көрсеткіштер пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таңдалған кезеңмен салыстырғанда есепті кезеңде қолдау шараларын алған жеке кәсіпкерлік субъектілерінің салық түсімдерінің өсуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1782,70 +1811,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таңдалған кезеңмен салыстырғанда есепті кезеңде қолдау шараларын алған еңбекке ақы төлеу қорын ұлғайту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық қолдау шараларын алған жеке кәсіпкерлік субъектілері қызметкерлерінің санының өсуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық және мүліктік қолдау шараларын алған жеке кәсіпкерлік субъектілерінің салық түсімдерінің өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2110,70 +2139,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – таңдалған кезеңдегі салық түсімдері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық және мүліктік қолдау шараларын алған жеке кәсіпкерлік субъектілерінің еңбек өнімділігінің өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2438,70 +2467,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – таңдалған кезеңдегі еңбек өнімділігі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық және мүліктік қолдау шараларын алған жеке кәсіпкерлік субъектілерінің табыстарының өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2766,70 +2795,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – таңдалған кезеңдегі кіріс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық және мүліктік қолдау шараларын алған жеке кәсіпкерлік субъектілерінде қызметкерлерге еңбекақы төлеу қорының ұлғаюы" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3094,70 +3123,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – таңдалған кезең үшін еңбекақы төлеу қоры.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Таңдалған кезеңмен салыстырғанда есепті кезеңде қаржылық және мүліктік қолдау шараларын алған жеке кәсіпкерлік субъектілері қызметкерлерінің санының өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3422,110 +3451,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – таңдалған кезеңдегі қызметкерлер саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қаржылық және мүліктік қолдау шараларының қызметкерлерге әсерін талдау үшін қызметкерлердің материалдық әл-ауқатының деңгейіне әсер ететін шаралар таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Негізгі көрсеткіштерді есептеу үшін мемлекеттік статистика саласындағы уәкілетті органның ресми сайттарында орналастырылған статистикалық деректер және қаржылық және мүліктік қолдау операторларының және қолдау шараларын ұсынатын ұйымдардың және халықаралық зерттеу ұйымдарының ресми сайттарында, сондай-ақ субсидиялаудың мемлекеттік цифрлық жүйесінің веб-порталында орналастырылған ашық деректер пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бюджет қаражатын жұмсаудың тиімділігін талдау мақсатында мынадай формула пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тиім ж/б = % ПР/% ОС х 100 %, мұнда: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3554,302 +3665,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       % ТН – тікелей нәтижеге қол жеткізу пайызы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       % ҚИ – бюджет қаражатын игеру пайызы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолдаудың қаржылық және мүліктік шараларының тиімділігіне жүргізілген талдау қорытындылары бойынша есептілік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қаржылық және мүліктік қолдау шараларының тиімділігін талдау қорытындылары бойынша есепті кәсіпкерлік жөніндегі уәкілетті орган Қазақстан Республикасының Үкіметіне үш жылда бір рет, есепті жылдан кейінгі жылғы 1 желтоқсаннан кешіктірмей ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қаржылық және мүліктік мемлекеттік қолдау шараларының тиімділігін талдау қорытындылары бойынша есеп еркін нысанда жасалады және мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) есепті кезеңдегі қаржылық және мүліктік қолдау жүйесін талдау туралы жалпы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолдау шараларының мемлекетке әсерін талдауды қамтитын ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолдау шараларының бизнеске әсерін талдауды қамтитын ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қолдау шараларының қызметкерлерге әсерін талдауды қамтитын ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа берілетін қаржылық және мүліктік қолдау шараларының тиімділік деңгейі, сондай-ақ бюджет қаражатын жұмсау тиімділігінің деңгейі бөлігінде түйінді тұжырымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа берілетін мемлекеттік қолдау жүйесін одан әрі жетілдіру жөніндегі ұсынымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қаржылық және мүліктік қолдау шараларының тиімділігін талдау қорытындылары бойынша есеп кәсіпкерлік жөніндегі уәкілетті органның ресми сайтында ол Қазақстан Республикасының Үкіметіне ұсынылғаннан кейін екі жұмыс күні ішінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4175,31 +4348,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>