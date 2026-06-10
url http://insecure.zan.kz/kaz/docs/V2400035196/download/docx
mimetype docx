--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93ae075" w14:textId="93ae075">
+    <w:p w14:paraId="537c029" w14:textId="537c029">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,205 +93,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 1 қазандағы № 343 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 2 қазанда № 35196 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 1 қазандағы № 343 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 2 қазанда № 35196 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 707 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12527 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Мемлекеттік инвестициялардың және квазимемлекеттік сектор субъектілерінің қаражаттары есебінен объектілер құрылысының құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -304,218 +272,264 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаттары есебінен объектілер құрылысының құнын айқындау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және құрылыс құнының 50 (елу) және одан да астам пайызы мөлшерінде шетелдік инвестицияларды тарта отырып, квазимемлекеттік сектор субъектілері іске асыратын, құрылысының құны алдынғы қатарлы жалпыәлемдік стандарттарға сәйкес айқындалған, жауапкершілігі І (жоғары) деңгейдегі объектілерді қоспағанда, құрылыстағы мемлекеттік инвестициялардың және квазимемлекеттік сектор субъектілерінің қаражаттары есебінен объектілер құрылысының (бұдан әрі – объектілер құрылысы) құнын айқындау тәртібін белгілейді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -528,70 +542,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Ведомстводан тыс кешенді сараптама жүргізу барысында құрылыс жобасының:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жобалауға арналған тапсырмаға, өзге де бастапқы құжаттарға (материалдарға, деректерге),техникалық шарттар мен талаптарға, сондай-ақ бекітілген қала құрылысы (жоспарлау) шешімдеріне және осы құрылыс учаскесінің (алаңдардың, трассалардың) функционалдық мақсатына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -824,70 +838,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "66. Жобалаудың әрбір кезеңіндегі сметалық құн объектілік сметаларды (объектілік сметалық есептерді), сондай-ақ осы кезеңнің жұмыстары мен шығындарына жиынтық сметалық есепті жасай отырып, жергілікті сметалар (жергілікті сметалық есептер) бойынша айқындалады және жергілікті сараптамалық қорытындыларда көрсетеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті сараптамалық қорытынды берілген кезде жиынтық сметалық есептеуде Жиынтық сметалық есептеудің "Инжинирингтік көрсетілетін қызметтер" ІІІ бөлігінің шығындары Нормативтік құжатқа сәйкес белгіленеді, шығыстардың ең төменгі нормативтік лимиті бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -898,150 +912,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті қорытындылар бойынша жобалаудың әрбір кезеңінің құндық көрсеткіштері соңғы кезеңде құрылыс бойынша шығындар жиынтығында ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиынтық сараптамалық қорытынды беру кезінде жергілікті және объектілік сметалар бойынша барлық құндық көрсеткіштер жергілікті қорытынды шеңберінде жиынтықталады және түзетуге жатпайды. Бұл ретте Нормативтік құжатқа сәйкес Жиынтық сметалық есептеудің "Инжинирингтік қызметтер" ІІІ бөлігінің шығындары қайта есептеледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1361,55 +1375,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1735,31 +1749,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>