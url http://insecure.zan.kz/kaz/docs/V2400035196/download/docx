--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="537c029" w14:textId="537c029">
+    <w:p w14:paraId="9cc153c" w14:textId="9cc153c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,926 +136,340 @@
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 239</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...503 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1375,55 +789,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>