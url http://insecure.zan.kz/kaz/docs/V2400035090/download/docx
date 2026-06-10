--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56aef18" w14:textId="56aef18">
+    <w:p w14:paraId="dc2cf0e" w14:textId="dc2cf0e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -973,1742 +973,2044 @@
         <w:t>
       1) интервьюер жұмысының тиімділігі – респондент және (немесе) үй шаруашылығы үшін қойылған мақсатқа ең аз уақыт шығындарымен қол жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушы – ұлттық санақтарды жүргізу кезінде интервьюерлер жұмысының сапасын бақылауды жүзеге асыратын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.02.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезінде адамдарды интервьюерлер ретінде тарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аумақтық бөлімшелерде байқау жүргізу кезінде адамдарды интервьюерлер ретінде тарту мынадай жолдармен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аумақтық бөлімшенің интернет-ресурсына интервьюерлердің бос орындарын жариялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) интервьюердің бос орнына орналасуға тілек білдірген адамдардан өтінімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аумақтық бөлімшелердің мүдделі құрылымдық бөлімшелерінің қатарынан байқаулар жүргізу кезінде интервьюерлер ретінде адамдарды іріктеу үшін арнайы комиссия құру (бұдан әрі – комиссия). Комиссия мүшелерінің жалпы саны тақ болуы және үш адамнан кем болмауы керек; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комиссияның адамдардың өтінімдерін білімін есепке алумен (жоғары немесе техникалық және кәсіптік немесе орта білімнен кейінгі білім немесе жалпы орта білім) жұмыс өтілі бойынша талаптарды ұсынусыз қарауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) комиссияның интервьюердің бос орнына орналасуға тілек білдірген үміткерлермен әңгімелесу өткізуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) интервьюер ретінде көпшілік даусымен комиссияның оң шешімін алған адамдармен өтеулі қызмет көрсету шартын (бұдан әрі – шарт) жасау. Облыс орталығынан шалғай елді мекеннен интервьюердің бос орнына орналасуға тілек білдірген адамдардан өтінімдер түскен жағдайда комиссия аумақтық статистиканың тиісті қалалық немесе аудандық бөлімшесінде қашықтықтан режимінде әңгімелесу өткізеді (бейнеконференция байланысы арқылы, ол болмаған жағдайда телефон арқылы тілдесу жолымен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезіндегі интервьюердің жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезінде интервьюердің негізгі функциялары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Интервьюердің негізгі функцияларына мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік статистика саласындағы нормативтік құқықтық актілерді зерделеу, статистикалық нысандарды толтыру жөніндегі нұсқаулықтарды және байқауларды жүргізуді регламенттейтін әдістемелік құжаттарды сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) байқауларды ұйымдастыру және жүргізу бойынша оқудан өту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) арнайы нұсқамадан өту, байқауды ұйымдастыру мен жүргізудің барлық мәселелері бойынша ақпаратты зерделеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) байқауды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес интервьюердің куәлігін көрсете отырып, респондентке және (немесе) үй шаруашылығына бару арқылы жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) супервайзер дайындаған тізімге сәйкес респонденттің және (немесе) үй шаруашылығының мекенжайларын сәйкестендіру (анықтау);</w:t>
+      5) Бюроның аумақтық бөлімшесінің байқау жүргізу кезінде интервьюердің жұмысына бақылауды жүзеге асыратын жауапты қызметкері (бұдан әрі - Бюроның аумақтық бөлімшесінің жауапты қызметкері) дайындаған тізімге сәйкес респонденттің және (немесе) үй шаруашылығының мекенжайларын сәйкестендіру (анықтау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) тұрмыс деңгейі статистикасы байқауын қоспағанда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес байқау туралы бағдар парағын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) респонденттерге және (немесе) үй шаруашылықтарына ақпараттық парақты тарату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) респонденттер және (немесе) үй шаруашылықтары арасында үгіт-насихат және түсіндіру жұмыстарын байқаудың мақсаты туралы хабардар етуді қоса алғанда, оларды байқауға тарту мақсатында жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) статистиканың салалары бойынша статистикалық әдіснамаға сәйкес бару күнін белгілеу (қажет болған жағдайда бару күнін респондентпен және (немесе) үй шаруашылығымен келісім бойынша интервьюер белгілейді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) респондентпен және (немесе) үй шаруашылығымен байланыс орнату және сауал салуға келісім алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жұмыста планшетті, аудио техниканы пайдалана отырып байқауды жүргізу кезінде сауал салуды жедел, сапалы жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) респонденттерге және (немесе) үй шаруашылықтарының сұрақтарына жауапты қоса алғанда респонденттерге және (немесе) үй шаруашылықтарына консультациялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) респонденттерден және (немесе) үй шаруашылықтарынан алынған ақпаратқа арифметикалық-логикалық бақылауды жүргізу, деректерді кодтауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) қателер анықталған жағдайда, респонденттерге және (немесе) үй шаруашылықтарына қажетті деректерді нақтылау үшін қосымша бару және бару нәтижелері туралы супервайзерге хабарлау;</w:t>
+      14) қателер анықталған жағдайда, респонденттерге және (немесе) үй шаруашылықтарына қажетті деректерді нақтылау үшін қосымша бару және бару нәтижелері туралы Бюроның аумақтық бөлімшесінің жауапты қызметкеріне хабарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аумақтық бөлімшеге байқау нәтижелері бойынша толтырылған статистикалық нысанды уақтылы ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) тұрмыс деңгейі статистикасы байқауын қоспағанда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес сауал салуды жүргізу туралы есеп бланкісін жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...55 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.02.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезіндегі интервьюер жұмысының сапасын бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Интервьюердің жұмысының сапасын бақылауды және тексеруді Бюроның аумақтық бөлімшесінің жауапты қызметкері және (немесе) ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушы іріктеп қоңырау шалу жолымен және (немесе) респонденттерді және (немесе) үй шаруашылықтарын аралау арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюроның аумақтық бөлімшесінің бір жауапты қызметкері және (немесе) ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушы алтыдан артық емес интервьюердің жұмысын қадағалайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Интервьюер қызметіне жүргізілген байқау қорытындылары бойынша есеп ресімделеді, ол интервьюердің жұмысына ақы төлеу кезінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интервьюердің жұмысын тексеру нәтижелері туралы есепті жасау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшада</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> келтірілген нысан бойынша жүзеге асырылады.</w:t>
+        <w:t>-қосымшада келтірілген нысан бойынша жүзеге асырылады. Тұрмыс деңгейі статистикасы бойынша интервьюердің жұмысының сапасын бақылау барлық зерттелетін үй шаруашылықтардың 50% көлемінде жыл бойы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезіндегі интервьюер жұмысының тиімділігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Интервьюер жұмысының тиімділігі келесі параметрлер бойынша бағаланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интервьюердің аумақтық бөлімшеге қағаз және (немесе) электрондық түрдегі бастапқы статистикалық деректерді уақтылы жеткізуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) респонденттен және (немесе) үй шаруашылығынан алынған алғашқы статистикалық деректердің толықтығы және анықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) байқауды сапалы жүргізу, есептік құжаттаманы дайындау кезінде қателердің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байқауды респонденттерді және (немесе) үй шаруашылықтарын толық қамти отырып жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды жүргізу кезінде алғашқы статистикалық деректердің құпиялылығын сақтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Интервьюердің сауал салу барысында алған деректері алғашқы статистикалық деректер болып табылады және олардың құпиялылығы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Интервьюер шарт жасасу кезінде алғашқы статистикалық деректердің құпиялылығын, сондай-ақ респондентке және (немесе) үй шаруашылығына бару кезінде алынған сауал салынған адамдар туралы басқа да мәліметтерді сақтауға кепілдік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интервьюер респондентке және (немесе) үй шаруашылығына алынған ақпараттың құпиялылығына аумақтық бөлімшемен және өзімен кепілдік берілетіні және жиынтық(жинақ) түрінде ғана пайдаланылатынын хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Интервьюерлер толтырған статистикалық нысандар байқауды ұйымдастыратын супервайзерлерге беріледі.</w:t>
+      15. Интервьюерлер толтырған статистикалық нысандар байқауды ұйымдастыратын Бюроның аумақтық бөлімшесінің жауапты қызметкерлеріне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алынған алғашқы статистикалық деректердің құпиялылығын қамтамасыз ету мақсатында толтырылған статистикалық нысандар аумақтық бөлімшенің арнайы жабдықталған үй-жайында және (немесе) "е-Статистика" ИАЖ дерекқорында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жалпымемлекеттік статистикалық байқауларды және ұлттық санақтарды статистика салалары бойынша жүргізудің ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ауыл шаруашылығы статистикасы бойынша байқаулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өсімдік немесе мал шаруашылығы бойынша статистикалық байқауды өткізу үшін интервьюер аумақтық бөлімшеден іріктеу әдісіне байланысты сауал салуға қажетті респонденттердің мекенжайын және бар болған жағдайда телефондарын көрсете отырып, респонденттер тізімін немесе шаруашылыққа баруға тиісті қадам көлемі және сауал салу басталатын шаруашылықтың реттік нөмірі, елді мекендегі байқалатын үй шаруашылығының саны туралы ақпаратты алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа жағдайда жергілікті жерлерде аумақтық бөлімше интервьюерге арналған бағдар жасайды. Алдымен кері санақ басталатын үй шаруашылығы (көше мен үй нөмірі) ерікті түрде анықталады. Содан кейін осы үй шаруашылығынан ерікті бағытта (мысалы, бір көше бойында) сауал салу басталатын тиісті реттік нөмірге сәйкес келетін үй шаруашылықтарының саны есептеледі. Нәтижесінде байқау жүргізілуі қажет бірінші шаруашылық анықталады. Сауал салуға келесі шаруашылықтар іріктеме қадамына сәйкес анықталады. Мал шаруашылығы бойынша байқау жүргізген кезде интервьюер қадам бойынша түскен ауыл шаруашылығы малдары жоқ шаруашылықтарды өткізіп жібереді, өсімдік шаруашылығы бойынша байқау жүргізген кезде интервьюер егістіктері жоқ шаруашылықтарды өткізіп жібереді. Өткізіп жібергеннен кейін іріктеу қадамы сақталады және нәтижесінде, іріктеуде мәлімделген үй шаруашылықтарының саны сұралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Есепті жылдың екінші, үшінші және төртінші тоқсандарында мал шаруашылығы бойынша байқау жүргізу кезінде есепті жылдың бірінші тоқсанында сауал салу жүргізілген сол үй шаруашылықтары сұралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интервьюер іріктемеге түскен үй шаруашылығының иесімен сауал салуға келісім алмаған жағдайда немесе үй шаруашылығы байқауға қатысудан бас тартса, интервьюердің іс-қимылдарының мынадай нұсқалары қарастырылған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер іріктемеде нақты үй шаруашылықтарының тізімі қамтылатын болса үй шаруашылықтарын басқаларына ауыстыруға жол берілмейді, интервьюер бағдар парағында себебін көрсете отырып, үй шаруашылығы мүшелері болмаған немесе байқауға қатысудан бас тартқан жағдайда белгі қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер іріктеме елді мекендегі бақыланатын үй шаруашылықтарының саны және үй шаруашылықтарына баратын қадам мөлшері туралы ақпаратты қамтитын болса, табылмағандар немесе сауалнамаға қатысудан бас тартқандар интервьюерге бөлінген бағдардың шегінде көрші тұрғандарымен ауыстырады, нәтижесінде іріктемеде мәлімделген үй шаруашылықтарының саны сұралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Халықты жұмыспен қамту статистикасы бойынша байқау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бастапқы статистикалық деректерді жинау халықтың жұмыспен қамтылуын іріктемелі зерттеу жүргізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интервьюер респонденттердің және (немесе) үй шаруашылықтарының жасы он беске толған тек іріктемеде көрсетілген тізімдерге сәйкес мекенжайлар бойынша тұратын,оның ішінде тұрып жатқан тұрғын үйдің меншік иелері болып табылмайтын мүшелерімен сұхбат жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Интервьюерге респонденттердің және (немесе) үй шаруашылықтарының тізімін супервайзер береді.</w:t>
+      22. Интервьюерге респонденттердің және (немесе) үй шаруашылықтарының тізімін Бюроның аумақтық бөлімшесінің жауапты қызметкері береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Интервьюер келесі ақпаратты респонденттің және (немесе) үй шаруашылығының назарына жеткізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті респондентті және (немесе) үй шаруашылығын кездейсоқ таңдау туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті респонденттен және (немесе) үй шаруашылығынан ақпарат алу қажеттілігі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) байқаудың мақсаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сауал салуды жүргізу уақыты туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Халықтың жұмыспен қамтылуын іріктемелі зерттеу сауалнамасын толтыру тәртібі туралы нұсқаулығына сәйкес интервьюер сауал салуды жүргізу және респонденттердің және (немесе) үй шаруашылықтары жауаптарын жазу рәсімдерін қатаң сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Интервьюер респонденттен және (немесе) үй шаруашылығынан келесі ақпаратты сұрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы мекенжайда тұрақты бірге тұратын үй шаруашылығының мүшелері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) олар өздерінің кірістерін, мүлкін толық немесе ішінара біріктіретіндігі әлде жоқтығы және тауарлар мен қызметтерді бірлесе тұтынуы туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған жауап бір үй шаруашылығын құрайтын адамдарды анықтау үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Интервьюер бірінші барған кезде үйде ешкімді таппаса, мекенжайға екінші рет басқа уақытта барады. Егер бір мекенжайға әр түрлі уақытта және аптаның әртүрлі күндерінде екі рет барғаннан кейін респондентпен және (немесе) үй шаруашылығымен байланыс орнатылмаса, онда резервтік тізімнен респондентті және (немесе) үй шаруашылығын ауыстыруға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Респондент және (немесе) үй шаруашылығы объективті және субъективті себептер бойынша байқауға қатысудан бас тартқан жағдайда, резервтік тізімдерден тұрғын үй-жайлардың мекенжайларын тиісті қабатқа сәйкес ауыстыру жүргізіледі. Резервтік іріктеу жиынтығын іріктемелі жиынтықты қалыптастыру мамандары негізгі іріктемелі жиынтық құрастырылған әдіспен құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тұрмыс деңгейінің статистикасы бойынша байқау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Интервьюер жұмысты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес тұрмыс деңгейінің статистикасы бойынша интервьюердің жұмыс кестесіне (бұдан әрі – Кесте) сәйкес жүргізеді. Кесте бастапқы статистикалық деректерді жинау мерзімін, респондентпен және (немесе) үй шаруашылығымен белгілі бір күндерде келу мүмкіндігі туралы келісімді ескере отырып жасалады және интервьюерге орындауға беріледі. "Күнделікті шығыстарды есепке алу күнделігі" статистикалық нысаны бойынша кестені (индексі D 003) жасау кезінде есепті тоқсан ішінде айдың әрбір екі аптасына респонденттердің және (немесе) үй шаруашылықтарының санын беске бөлу қажет (үй шаруашылықтары есепті тоқсанның екі аптасы ішінде толтырады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2737,544 +3039,730 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Іріктеп алынған респонденттердің және (немесе) үй шаруашылықтарының мекенжайларын супервайзер интервьюерге береді. Іріктеп алынған мекенжай бойынша тұратын респонденттер және (немесе) үй шаруашылықтары, соның ішінде тұрып жатқан тұрғын үйдің меншік иесі болып табылмайтындар байқауға жатады.</w:t>
+      30. Бюроның аумақтық бөлімшесінің жауапты қызметкері іріктеп алынған респонденттердің және (немесе) үй шаруашылықтарының мекенжайларын интервьюерге береді. Іріктеп алынған мекенжай бойынша тұратын респонденттер және (немесе) үй шаруашылықтары, соның ішінде тұрып жатқан тұрғын үйдің меншік иесі еместер байқауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жыл ішінде үй шаруашылығы мүшелері болмаған кезде немесе байқауға қатысудан бас тартқан жағдайда мекенжайларды өзгерту жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Интервьюер статистикалық нысандарды толтыру жөнінде респонденттермен және (немесе) үй шаруашылықтарымен нұсқама жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Респонденттер және (немесе) үй шаруашылықтары өздері толтыратын статистикалық нысандар бойынша интервьюер айына бір үй шаруашылығына жиырма минут ұзақтығымен телефон қоңыраулары арқылы уақтылы және дәл толтырылуын қамтамасыз етеді. Бұл рәсім респонденттерде және (немесе) үй шаруашылықтарында туындайтын сұрақтар бойынша нысандарға жазба жүргізу және кеңес беру қажеттілігі туралы еске салуды қамтиды. Қажет болған жағдайда үй шаруашылығына қосымша бару жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Респонденттерден және (немесе) үй шаруашылықтарынан бастапқы статистикалық деректерді жинау аяқталғанда интервьюер күнтізбелік үш күн ішінде алғашқы статистикалық деректерді кодтауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Интервьюер жоспарлы ротация кезінде (жылына бір рет) тұрғын үй-жайларды алдын ала аралау кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес тұрғын үй-жайларды алдын ала аралауды жүргізу туралы есеп бланкісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Ақпараттық-коммуникациялық технологиялар және туризм статистикасы бойынша байқау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Іріктемелі байқау сауалнамаларын интервьюерлер Респонденттердің бастапқы статистикалық деректерді ұсыну кестесіне сәйкес оларды толтыру жөніндегі нұсқаулыққа сәйкес жылына бір рет сұралған респонденттердің және (немесе) үй шаруашылықтарының мүшелерінің сөздерінен толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Байқау барысында алғашқы статистикалық деректерді жинауды интервьюерлер байқау жүргізу үшін таңдап алынған үй шаруашылықтары мекенжайларының тізімдеріне сәйкес және интервьюердің бағдар парағымен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Үй шаруашылықтарының тізімдеріне сәйкес мекенжай бойынша тұратын адамдар, оның ішінде тұрып жатқан тұрғын үйдің меншік иелері болып табылмайтын тұлғалар байқауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      40. Іріктеп алынған мекенжайда үй шаруашылығының мүшелері болмаған жағдайда, интервьюер осы мекенжайға қосымша бірнеше рет (кемінде екі рет) барады. Егер қосымша барғаннан кейін үй шаруашылығының мүшелері болмаса, онда интервьюер бұл туралы супервайзерге үй шаруашылығын резервтік тізімнен ауыстыру қажеттілігі туралы шешім қабылдау үшін хабарлайды. </w:t>
+        <w:t>
+      40. Іріктеп алынған мекенжайда үй шаруашылығының мүшелері болмаған жағдайда, интервьюер осы мекенжайға қосымша бірнеше рет (кемінде екі рет) барады. Егер қосымша барғаннан кейін үй шаруашылығының мүшелері болмаса, онда интервьюер бұл туралы Бюроның аумақтық бөлімшесінің жауапты қызметкеріне үй шаруашылығын резервтік тізімнен ауыстыру қажеттілігі туралы шешім қабылдау үшін хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Үй шаруашылығы мүшелерін байқаудың үш нұсқасы бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке сұрақнаманы толтыру үшін үй шаруашылығының әрбір мүшесін байқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үй шаруашылығының әрбір мүшесіне қатысты сұрақтар бойынша үй шаруашылығының басшысын байқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үй шаруашылығының барлық мүшелерінің сұрақтарына жауап беретін үй шаруашылығының бір мүшесін кездейсоқ таңдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Статистикалық нысан отбасының алты жастағы және одан үлкен барлық мүшелеріне толтырылады. Интервьюер олардың әрқайсысына реттік нөмір береді. Егер үй шаруашылығындағы сұралатындардың саны "Үй шаруашылығының ақпараттық-коммуникациялық технологияларды пайдалануы жөніндегі зерттеу сауалнамасы" статистикалық нысаны бойынша бес адамнан асып кеткен жағдайда, онда интервьюер титулдық беттерінде "Жалғасы" деген сөз жазылған екіден астам статистикалық нысанды толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан басқа, үй шаруашылығының әрбір мүшесі бойынша "Үй шаруашылығының ақпараттық-коммуникациялық технологияларды пайдалануы жөніндегі зерттеу сауалнамасы" статистикалық нысанының қосымшасына сәйкес жеке сұрақнаманы толтыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Байқау сауалнамаларында өрескел қателер анықталған жағдайда, интервьюер қажетті деректерді нақтылау үшін үй шаруашылығына қосымша барады және супервайзерге бару нәтижелері туралы хабарлайды.</w:t>
+      43. Іріктемелі байқау сауалнамаларында өрескел қателер анықталған жағдайда, интервьюер қажетті деректерді нақтылау үшін үй шаруашылығына қосымша барады және Бюроның аумақтық бөлімшесінің жауапты қызметкеріне бару нәтижелері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1-параграф. Резидент еместерге сауал салуды жүргізу негізінде туризм статистикасын байқау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Байқау өткізу пункттерінде Қазақстан Республикасының мемлекеттік шекарасын кесіп өтуге он сегіз жасқа толған жеке тұлғалардың (резидент еместердің) анонимді және ерікті қатысуы қағидаттарына негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Байқауды ұйымдастыру мен жүргізудің негізгі мақсаты туризм статистикасы бойынша ресми статистикалық ақпаратты қалыптастыру үшін қажетті алғашқы статистикалық деректерді алу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Интервьюер келушілердің (резидент еместердің) жеке сауал салуларына негізделген кездейсоқ іріктеу әдісін пайдалана отырып ақпаратты жинайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3303,642 +3791,704 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Байқау Респонденттердің алғашқы статистикалық деректерді ұсыну кестесіне сәйкес жылына екі рет өткізу пункттерінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Келушілер (резидент еместер) Қазақстан Республикасынан кету кезінде әуежайларда, теміржол вокзалдарында, автостанцияларда және автомобиль өткізу пункттерінде байқауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Резидент еместермен сауал салуды жүргізу кезінде интервьюерлердің шет тілдерін білуі, ағылшын тілін жақсырақ білуі жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Туристік сапар ретінде қарастырылатын келу сапары мынадай талаптарға жауап береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оның аумағында тұрақты тұрмайтын адамдардың Қазақстан Республикасының шегiнде жүруiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұруы он екі айдан аспауы керек (егер адам он екі айдан көп тұратын болса – осы аумақта тұратын жергілікті тұрғын немесе резидент);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уақытша болатын елде (жерде) ақылы қызметтің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Қылмыс статистикасы бойынша байқау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="117"/>
+      <w:bookmarkStart w:name="z125" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-параграфтың тақырыбы жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">52. Алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Бастапқы статистикалық деректерді енгізу және өңдеу өңірлік деңгейде, ал жиынтық деректерді өңдеу, бақылау және статистикалық байқау нәтижелері бойынша шығыс ақпаратты қалыптастыру орталық деңгейде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Байқау халықты бақылау және статистикалық нысандарға мәліметтерді жазу арқылы жүзеге асырылады. Байқау респонденттерге және (немесе) үй шаруашылықтарына бару арқылы арнайы дайындалған интервьюерлермен сауал салуды жүргізу әдісі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Іріктемелі байқау жүргізу кезінде он бес жастан сексен жасқа дейінгі үй шаруашылығының бір мүшесі сұралады. Үй шаруашылығында бірнеше респондент тұратын болса, сауал салуға респондентті таңдау "туған күннің ең жақын күні" әдісі бойынша жүзеге асырылады (туған күні жақын кезеңге келетін респондент және (немесе) үй шаруашылығының мүшесі таңдалады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Интервьюер бірінші барған кезде респондент болмаса, басқа уақытта осы мекенжайға екінші рет барады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Іріктемелі байқау сауалнамаларында өрескел қателер анықталған жағдайда интервьюер қажетті деректерді нақтылау үшін респондентке және (немесе) үй шаруашылығына қосымша барады және супервайзерге бару нәтижелері туралы хабарлайды.</w:t>
+      57. Іріктемелі байқау сауалнамаларында қателер анықталған жағдайда интервьюер қажетті деректерді нақтылау үшін респондентке және (немесе) үй шаруашылығына қосымша барады және Бюроның аумақтық бөлімшесінің жауапты қызметкеріне бару нәтижелері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Байқау кезінде тұрғын үй табылмаған, үй-жайдың нысаналы мақсаты өзгертілген, қоныстанбаған, немесе респондентжәне (немесе) үй шаруашылығы байқауға қатысудан бас тартқандықтан респондентпен және (немесе) үй шаруашылығымен сауал салуды жүргізу мүмкін болмаған жағдайлар болады. Бұл жағдайлар іріктеме көлемін азайтады және іріктеудің ықтимал ауытқу көзі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Деректерді алмау проблемасын еңсерудің тиімді алдын алу шарасы әрбір жағдайды интервьюердің бағдар парағына сәйкес құжаттау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Егер "алмастыруға болмайды" қағидатын орындауда қиындықтар туындаса, резервтегі респонденттердің және (немесе) үй шаруашылықтарының тізімі ұсынылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Резервтік тізімнен респондентті және (немесе) үй шаруашылығын іріктеп алу және ауыстыру осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша байқауға қатыспаған респонденттің және (немесе) үй шаруашылығының мекенжайынан неғұрлым жақын респондентті және (немесе) үй шаруашылығын анықтау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Ұлттық санақтарды өткізу барысындағы байқаулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z136" w:id="128"/>
+      <w:bookmarkStart w:name="z136" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-параграфтың тақырыбы жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">62. Алып тасталды - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Санақ басталғанға дейін игерілген материалды міндетті тексере отырып, интервьюер санақты өткізу бойынша оқытудан және "Санақ" мобильдік қосымшасымен ПЕҚ-да жұмыс істеу бойынша нұсқамадан өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Интервьюер өзінің учаскесінің шекарасын зерделейді, қажет болған жағдайларда учаскенің шекарасы ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушымен және шектес учаскелердің интервьюерлерімен бірге аралап шығу арқылы нақтыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3957,90 +4507,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Интервьюердің міндеті өзінің санақ учаскесіндегі барлық респонденттерді есепке алу және санақ парақтарының сұрақтарына респонденттерден және (немесе) үй шаруашылықтарынан толық және анық жауаптарды алу және планшетке енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Санақ парақтарын планшетті немесе қағаз жеткізгішті (планшеттерді қолдану мүмкін болмаған жағдайда) пайдалана отырып, интервьюер толтырады. Қағаз жеткізгіште толтырылған бұдан әрі планшетке енгізілген санақ парақтары ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушыға берілуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4059,90 +4609,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Тұрғылықты жері бойынша үй шаруашылығы болмаған немесе тұрғын үйлерге (пәтерлерге) кіру мүмкін болмаған жағдайда интервьюер респонденттерге санақтан өтуге болатын нұсқаушы учаскесінің мекенжайы, сондай-ақ сауал салуды жүргізу күні мен уақытын келісу үшін интервьюердің байланыс телефоны көрсетілген ақпараттық хатты пошта жәшігіне қалдыруы қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Ұлттық санақтарға дайындық және оны жүргізу жөніндегі нұсқаушы белгілеген күні интервьюер бақылап аралауға қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4714,68 +5264,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Интервьюердің бағдар парағы  № ___(аумақтық статистика бөлімшесі толтырады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аумақтың (елді мекеннің) атауы _____________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6148,68 +6698,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауал салуды жүргізу туралы есеп бланкісі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________нысаны бойынша __________айы 20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7790,103 +8340,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жалпымемлекеттік </w:t>
+              <w:t>Жалпымемлекеттік статистикалық байқауларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">статистикалық байқауларды </w:t>
+              <w:t>және ұлттық санақтарды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ұлттық санақтарды</w:t>
+              <w:t>кезінде адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу кезінде адамдарды</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">интервьюерлер ретінде тарту </w:t>
+              <w:t>интервьюерлер ретінде тарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және олардың жұмысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7952,574 +8489,518 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жалпымемлекеттік статистикалық байқауларды жүргізу бойынша интервьюер жұмысын тексеру нәтижелері туралы есеп_______________________________________</w:t>
+        <w:t xml:space="preserve"> Жалпымемлекеттік статистикалық байқауларды жүргізу бойынша интервьюер жұмысын тексеру нәтижелері туралы есеп__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, _______________________ (Т.А.Ә. (бар болған жағдайда), лауазымы),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интервьюер ____________________________ (интервьюердің Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бар болған жағдайда), жеке куәліктің № ___) _______ бастап _______ аралығында</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен, _______________________ (Т.А.Ә. (бар болған жағдайда), лауазымы), </w:t>
-[...35 lines deleted...]
-      жағдайда), жеке куәліктің № ___) _______ бастап _______ аралығында статистикалық </w:t>
+      статистикалық байқаулар жүргізу бойынша ______________________ жұмысын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      байқаулар жүргізу бойынша ______________________ жұмысын тексеруді өткіздім.</w:t>
+      тексеруді өткіздім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Тексеру мынадай мәселелер бойынша өткізілді:</w:t>
+        <w:t>
+      Тексеру мынадай мәселелер бойынша өткізілді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) респонденттерге және (немесе) үй шаруашылықтарына белгіленген мерзімдерде барады ма;. </w:t>
+        <w:t>
+      1) респонденттерге және (немесе) үй шаруашылықтарына белгіленген мерзімдерде барады ма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) байқау нұсқаулыққа,түсіндірмеге сәйкес жүргізіледі ме; </w:t>
+        <w:t>
+      2) байқау нұсқаулыққа,түсіндірмеге сәйкес жүргізіледі ме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) статистикалық нысандарды толтыру техникасы бойынша нұсқаулар сақталады ма; </w:t>
+        <w:t>
+      3) статистикалық нысандарды толтыру техникасы бойынша нұсқаулар сақталады ма;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) статистикалық нысанға енгізілген мәліметтердің анықтығы және толықтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...146 lines deleted...]
-      4. Статистикалық нысанға енгізілген мәліметтердің анықтығы және толықтығы </w:t>
+        <w:t>
+      Тексеру нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      расталды/ расталмады (қажеттісінің астын сызу).</w:t>
-[...81 lines deleted...]
-      3.________________________________________________________________________ </w:t>
+      1. Респонденттерге және (немесе) үй шаруашылықтарына бару белгіленген мерзімде жүзеге асырылады/жүзеге асырылмайды (қажеттісінің астын сызу).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4._____________________________________________________________________</w:t>
-[...17 lines deleted...]
-      Супервайзер _________________________________Т.А.Ә. (бар болған жағдайда), қолы </w:t>
+      2. Байқау нұсқаулыққа, түсіндірмеге сәйкес/сәйкес емес (қажеттісінің астын сызу) жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Интервьюер танысты _________________________ Т.А.Ә. (бар болған жағдайда), қолы</w:t>
+      3. Статистикалық нысандарды толтыру кезінде толтыру техникасы бойынша нұсқаулар сақталады/сақталмайды (қажеттісінің астын сызу).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      және </w:t>
+        <w:t>
+      4. Статистикалық нысанға енгізілген мәліметтердің анықтығы және толықтығы расталды/ расталмады (қажеттісінің астын сызу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру нәтижелері және ағымдағы жұмыс бойынша ұсынымдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюроның аумақтық бөлімшесінің жауапты қызметкері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________Т.А.Ә. (бар болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интервьюер танысты __________________ Т.А.Ә. (бар болған жағдайда), қолы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8555,116 +9036,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жалпымемлекеттік </w:t>
+              <w:t>Жалпымемлекеттік статистикалық байқауларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">статистикалық байқауларды </w:t>
+              <w:t>және ұлттық санақтарды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және ұлттық санақтарды</w:t>
-[...12 lines deleted...]
-              <w:t>жүргізу кезінде адамдарды</w:t>
+              <w:t>кезінде адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>интервьюерлер ретінде тарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және олардың жұмысын </w:t>
+              <w:t>және олардың жұмысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8717,25245 +9185,26067 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Интервьюердің жұмыс кестесі № ___________________________ ____ тоқсан _____ жыл</w:t>
+        <w:t xml:space="preserve"> Интервьюердің жұмыс кестесі № ______________ тоқсан __________ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 бестік – ай ___________________Үй шаруашылықтарының № ___________________</w:t>
+      1 бестік – ай _____________Үй шаруашылықтарының № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2 бестік – ай ________________ Үй шаруашылықтарының № ______________________</w:t>
+      2 бестік – ай _____________Үй шаруашылықтарының № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3 бестік – ай _________________ Үй шаруашылықтарының № _____________________</w:t>
+      3 бестік – ай _____________Үй шаруашылықтарының № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 бестік – ай _________________ Үй шаруашылықтарының № _____________________</w:t>
+      4 бестік – ай _____________Үй шаруашылықтарының № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5 бестік – ай ________________ Үй шаруашылықтарының № ______________________</w:t>
+      5 бестік – ай _____________Үй шаруашылықтарының № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6 бестік – ай ________________ Үй шаруашылықтарының № ______________________</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="424"/>
-[...27 lines deleted...]
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="89"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="90"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ү/ш №</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...867 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 бестік – ай _____________Үй шаруашылықтарының № _____________ү/ш №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="137"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="137"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысанды жинау _____*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="137"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысан бойынша сауал салу_____*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="115"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй шаруашылықтарының есіне салу және кеңес беру (Қағидалардың 33, 34-тармақтарына сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="115"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысандарды аумақтық бөлімшелерге беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысанды жинау _____ *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="113"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысан бойынша сауал салу_____*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="113"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй шаруашылықтарының есіне салу және кеңес беру (Қағидалардың 33, 34-тармақтарына сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="113"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысандарды аумақтық бөлімшелерге беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="89" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="113"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="113"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысанды жинау _____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="113"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысан бойынша сауал салу_____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="113"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй шаруашылықтарының есіне салу және кеңес беру (Қағидалардың 33, 34-тармақтарына сәйкес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="89" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="113"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысандарды аумақтық бөлімшелерге беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...17208 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Супервайзер ___________________________ Т.А.Ж. (бар болған жағдайда), қолы</w:t>
+      Бюроның аумақтық бөлімшесінің жауапты қызметкері _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Интервьюер танысты _________________________ Т.А.Ж. (бар болған жағдайда), қолы</w:t>
+      Т.А.Ж. (бар болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интервьюер танысты _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ж. (бар болған жағдайда), қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34027,116 +35317,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жалпымемлекеттік </w:t>
+              <w:t>Жалпымемлекеттік статистикалық байқауларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">статистикалық байқауларды </w:t>
+              <w:t>және ұлттық санақтарды жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және ұлттық санақтарды жүргізу </w:t>
+              <w:t>кезінде адамдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кезінде адамдарды </w:t>
+              <w:t>интервьюерлер ретінде тарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">интервьюерлер ретінде тарту </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">және олардың жұмысын </w:t>
+              <w:t>және олардың жұмысын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34189,68 +35466,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алдын ала аралау жүргізу туралы есеп бланкісі халықтың тұрмыс деңгейін статистикалық зерттеу бойынша 202_ жылғы қараша-желтоқсан айы</w:t>
+        <w:t xml:space="preserve"> Халықтың тұрмыс деңгейін статистикалық зерттеу бойынша алдын ала аралау жүргізу туралы есеп бланкісі 202_ жылғы қараша-желтоқсан айы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34265,213 +35580,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй шаруашылығының №</w:t>
+</w:t>
             </w:r>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй шаруашылығының № (пәтер коды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(пәтер коды)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй шаруашылығы-ның мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй шаруашылығының мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй шаруашылығына барған және сауал салу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй шаруашылығына барған және сауал салу күні</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аралау және сауал салу нәтижесі*</w:t>
+              <w:t>Аралау және сауал салу нәтижесі*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34778,69 +36125,105 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Интервьюердің Т.А.Ә.(бар болған жағдайда), қолы _____________________________</w:t>
+      Интервьюердің Т.А.Ә. (бар болған жағдайда),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Супервайзердің Т.А.Ә. (бар болған жағдайда), қолы ______________________________</w:t>
+      қолы________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюроның аумақтық бөлімшесінің жауапты қызметкері Т.А.Ә. (бар болған жағдайда),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34850,105 +36233,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * "Аралау және сауал салу нәтижелері" бағанын толтыру жөніндегі нұсқаулық:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мынадай кодтар қойылады:</w:t>
+      мынадай кодтар қойылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1" - келісті;</w:t>
+      "1"- келісті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тартқан жағдайда мынадай кодтар қойылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2" – үзілді-кесілді бас тарту (сенімсіз);</w:t>
+      "2" - үзілді-кесілді бас тарту (сенімсіз);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3" - денсаулығына байланысты бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -35049,50 +36432,82 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9" - мекенжай табылмады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10" - есік ашпады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -35100,55 +36515,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35474,31 +36889,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>