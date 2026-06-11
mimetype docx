--- v0 (2025-11-06)
+++ v1 (2026-06-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82f54f9" w14:textId="82f54f9">
+    <w:p w14:paraId="aa50021" w14:textId="aa50021">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4054,71 +4054,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жіті және (немесе) созылмалы кәсіптік аурулар және (немесе) улану жағдайлары, оның ішінде кәсіптік аурулар және (немесе) улануға күдіктенулер бойынша – осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      жіті және (немесе) созылмалы кәсіптік аурулар және (немесе) улану жағдайлары, оның ішінде кәсіптік аурулар және (немесе) улануға күдіктенулер бойынша – осы Қағидалардың 62, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4153,92 +4133,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z146" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> ескере отырып жүргізіледі.</w:t>
+        <w:t>
+      бақылау мақсатында сатып алу қорытындылары бойынша – осы Қағидалардың 66 және 67 тармақтарын ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z147" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Бақылау және қадағалау органының лауазымды адамы немесе тергеп-тексеруді жүзеге асыратын комиссия мүшесі эпидемиологиялық тергеп-тексеру барысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z148" w:id="129"/>
     <w:p>
@@ -4793,72 +4733,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Карантиндік инфекциялар, аса қауіпті аурулар, сондай-ақ топтық аурулар тіркелген кезде бақылау және қадағалау органы немесе комиссия мүшесі үйді-үйді аралауды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тексеру хаттамасын рәсімдей отырып, аурудың одан әрі таралуын болдырмау бойынша санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастырады.</w:t>
+        <w:t>
+      46. Науқас инкубациялық және (немесе) ауру кезеңінде ұйымдасқан ұжымға немесе эпидемиялық мәні бар объектілерге (инфекцияның одан әрі таралуы мүмкін) барған болса бақылау және қадағалау органының лауазымды адамы немесе комиссия мүшесі объектіні тексеруді жүзеге асырады және осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша тексеру хаттамасын рәсімдей отырып, аурудың одан әрі таралуын болдырмау бойынша санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z177" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Улануға себеп болған басқа аймақтардан алынған инфекция көздерінен (күдікті өнім немесе шикізат) туындаған халықтың инфекциялық, паразиттік аурулары және (немесе) улану жағдайларын тергеп-тексеру кезіндежергiлiктi жерде санитариялық-эпидемияға қарсы және санитариялық-профилактикалық iс-шараларды ұйымдастыру мақсатында денсаулық сақтау ұйымының бақылау және қадағалау органының тиiстi бөлiмшесiне ауру туралы хабарламаның уақтылы жолдануы тексерiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
@@ -6633,72 +6553,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Бақылау мақсатында сатып алуды жүзеге асыру нәтижесінде сәйкес келмейтін өнім анықталған жағдайда, оны өндіруді, сәйкестікті бағалауды, әкелуді, тасымалдауды, сақтауды, көтерме және (немесе) бөлшек саудада өткізуді жүзеге асырған барлық субъектіге қатысты тергеп-тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z256" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 4-тармағының 3) және 4) тармақшаларында көзделген жағдайларды қоспағанда, қайта санитариялық-эпидемиологиялық сараптама жүргізілмейді.</w:t>
+        <w:t>
+      67. Бақылау мақсатында сатып алу қорытындылары бойынша тергеп-тексеру барысында техникалық регламентердің және (немесе) Еуразиялық экономикалық одақтың бірыңғай санитариялық-эпидемиологиялық және гигиеналық талаптарына сәйкес емес деп танылған өнімге қатысты осы Қағидаларға 1-қосымшаның 4-тармағының 3) және 4) тармақшаларында көзделген жағдайларды қоспағанда, қайта санитариялық-эпидемиологиялық сараптама жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z257" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Тергеп-тексеру нәтижелері № ҚР ДСМ-84 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7193,72 +7093,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша бақылау және қадағалау органы тергеп-тексерулерін есепке алу журналына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z281" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ақпаратты өзінің интернет-ресурста орналастырады.</w:t>
+        <w:t>
+      75. Тергеп-тексеруді жүргізу қорытындылары бойынша тергеп-тексеруді жүргізген бақылау және қадағалау органы тергеп-тексеру аяқталған күннен кейін 10 жұмыс күні ішінде, мемлекеттік құпияларды Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша ақпаратты өзінің интернет-ресурста орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z282" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Бақылау және қадағалау органы тергеп-тексеру қорытындысы туралы Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2020 жылғы 25 желтоқсандағы № 162 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7335,774 +7215,783 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Халықтың санитариялық-</w:t>
+              <w:t>Халықтың санитариялық-эпидемиологиялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>эпидемиологиялық</w:t>
+              <w:t>саламаттылығы саласында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> саламаттылығы саласында </w:t>
+              <w:t>тергеп-тексеру жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тергеп-тексеру жүргізу </w:t>
-[...25 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z284" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Халықтың санитариялық-эпидемиологиялық саламаттылығы саласында тергеп-тексерулер жүргізілетін жағдайлардың тізбесі</w:t>
+        <w:t xml:space="preserve"> Халықтың санитариялық-эпидемиологиялық саламаттылығы саласында тергеп-тексерулер жүргізілетін жағдайлардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z285" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z416" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тергеп-тексеру адамның өміріне, денсаулығына, қоршаған ортаға және жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне зиян келтірудің нақты фактілері бойынша, мұндай факт тұлғалардың кең тобына қатысты болған және бұзушылықтарға жол берген нақты бақылау мен қадағалау субъектісін (объектісін) анықтау талап етілетін жағдайларда, жеке және (немесе) заңды тұлғалардың, сондай-ақ мемлекеттік органдардың жолданымдары негізінде келесі жағдайларда жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z286" w:id="266"/>
+    <w:bookmarkStart w:name="z417" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумен жабдықтау және суды бұру жүйелерінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z287" w:id="267"/>
+    <w:bookmarkStart w:name="z418" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) радиациялық қауіпсіздік жөніндегі талаптардың сақтамалмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z288" w:id="268"/>
+    <w:bookmarkStart w:name="z419" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) медициналық ұйымдарда және объектілерде медициналық қалдықтарды жинау, тасымалдау, сақтау, залалсыздандыру, пайдалану және кәдеге жарату қағидаларының сақталмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z289" w:id="269"/>
+    <w:bookmarkStart w:name="z420" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұйымдасқан ұжымдарда тамақтандыруды ұйымдастыруға және, тұру жағдайларына қойылатын талаптардың сақталмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z290" w:id="270"/>
+    <w:bookmarkStart w:name="z421" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жолаушылар мен жүктерді тасымалдауды жүзеге асыратын көлік құралдары (автомобиль, теміржол, су, әуе) мен ұйымдарына қойылатын талаптардың сақталмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z291" w:id="271"/>
+    <w:bookmarkStart w:name="z422" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жуу, дезинфекциялау, дезинсекциялау, дератизациялау құралдарын пайдалануға, қолдануға және сақтауға, зарарсыздандыруды, стерилизациялау, дезинфекциялау, дезинсекциялауды ұйымдастыруға және жүргізуге қойылатын талаптардың сақталмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z292" w:id="272"/>
+    <w:bookmarkStart w:name="z423" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) санитариялық-эпидемиологиялық бақылау және қадағалауға жататын объектілерде иондамайтын сәулелену параметрлерінің және физикалық факторлардың гигиеналық нормативтер талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z293" w:id="273"/>
+    <w:bookmarkStart w:name="z424" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иммундаудан кейінгі қолайсыз көріністер, оның ішінде қайтыс болу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z294" w:id="274"/>
+    <w:bookmarkStart w:name="z425" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инфекциялық, паразиттік ауруларды және (немесе) уланулар, оның ішінде 1-кестеге сәйкес олардан қайтыс болу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z295" w:id="275"/>
+    <w:bookmarkStart w:name="z426" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тергеп-тексеру мемлекеттік органдар немесе денсаулық сақтау объектілері беретін ақпарат және шұғыл хабарлама бойынша мынадай жағдайларда жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z296" w:id="276"/>
+    <w:bookmarkStart w:name="z427" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) иммундаудан кейінгі қолайсыз көріністер, оның ішінде олардан қайтыс болу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z297" w:id="277"/>
+    <w:bookmarkStart w:name="z428" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыр ИКҚК – өмірге қауіпті немесе өлімге, емдеуге жатқызуға, айтарлықтай еңбек ету қабiлетiнен айырылуға немесе туа біткен аномалияға әкелген көріністер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z298" w:id="278"/>
+    <w:bookmarkStart w:name="z429" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топтық ИКҚК – егілген вакцина бойынша және (немесе) уақыты бойынша және (немесе) вакцинаны егу орыны бойынша байланысы бар ИКҚК-ға ұқсас 2 және одан көп жағдайлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z299" w:id="279"/>
+    <w:bookmarkStart w:name="z430" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күтілетін жиіліктен жоғары немесе ерекше ауыр ИКҚК жағдайының тіркелуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z300" w:id="280"/>
+    <w:bookmarkStart w:name="z431" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы сараптама ұйымының ұсынысы бойынша немесе орталық бақылау және қадағалау органының шешімі бойынша басқа ИКҚК (иммундаудың болжамды қатесі, ата-аналарға немесе жұртшылыққа айтарлықтай алаңдаушылық тудыратын жағдайлар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z301" w:id="281"/>
+    <w:bookmarkStart w:name="z432" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инфекциялық, паразиттік ауруларды және (немесе) уланулар, оның ішінде 1-кестеге сәйкес олардан қайтыс болу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z302" w:id="282"/>
+    <w:bookmarkStart w:name="z433" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ықтимал қауіпті химиялық және биологиялық заттарды (оның ішінде уытты, радиоактивті, биологиялық және химиялық заттар, улар мен улы заттар, биологиялық және микробиологиялық организмдер мен олардың токсиндері, биологиялық құралдар мен материалдар) қолдану және пайдалану кезіндегі уланулар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z303" w:id="283"/>
+    <w:bookmarkStart w:name="z434" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәсіптік қызметпен байланысты емес жіті сәулелік ауру, оның ішінде олардан қайтыс болу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z304" w:id="284"/>
+    <w:bookmarkStart w:name="z435" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жітінемесе созылмалы кәсіптік ауруларжәне (немесе) уланулар тіркелуі (күдігі), оның ішінде олардан қайтыс болу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z305" w:id="285"/>
+    <w:bookmarkStart w:name="z436" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тергеп-тексерулер өнімді бақылау мақсатында сатып алу кезінде өнімді зерттеу нәтижелері бойынша келесі жағдайларда жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z306" w:id="286"/>
+    <w:bookmarkStart w:name="z437" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормалау құжаттарына, стандарттау жөніндегі құжаттарға және (немесе) дайындаушының техникалық құжаттамасына сәйкес өнімнің (тауарлардың) жарамдылық мерзімі немесе өндірілген күні белгісіз өнімдердің анықталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z307" w:id="287"/>
+    <w:bookmarkStart w:name="z438" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы өнімнің атауы, қолданылу мақсаты, құрамы, сақтау және қолдану шарттары бөлігінде мемлекеттік және орыс тілдерінде өнімді таңбалаудың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z308" w:id="288"/>
+    <w:bookmarkStart w:name="z439" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормалау құжаттарында көзделген қауіпсіздік көрсеткіштері бойынша өнімді (тауарларды) зертханалық зерттеу нәтижелерінің сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z309" w:id="289"/>
+    <w:bookmarkStart w:name="z440" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) таңбалауда өндіруші көрсеткен ақпаратқа сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z310" w:id="290"/>
+    <w:bookmarkStart w:name="z441" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дайын тамақ өнімдерімен жанасуға арналмаған қаптамада тамақ өнімдерінің анықталуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z311" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№
-[...30 lines deleted...]
-                <w:b/>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Инфекциялық аурулар:
-</w:t>
+1. Инфекциялық аурулар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8339,69 +8228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-А, В, С, нақтыланбаған қылау</w:t>
-[...17 lines deleted...]
-(А01.1-А01.4)</w:t>
+А, В, С, нақтыланбаған қылау (А01.1-А01.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8502,51 +8373,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қоғамдық тамақтану және тамақ саудасы, сумен жабдықтау, мектепке дейінгі ұйымдар қызметкерлерінің, сондай-ақ тамақ өнімдерін өндірумен, сақтаумен, тасымалдаумен және өткізумен байланысты кәсіпкерлік қызметті жүзеге асыратын тұлғалардың жіті ішек инфекциялары, сальмонеллезі кезінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мектепке дейінгі ұйымдарға, орта білім беру ұйымдарына, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдарға, мектеп-интернаттарға, балалар үйлеріне және медициналық-әлеуметтік мекемелерге баратын балалар ауырған жағдайда;</w:t>
+2) мектепке дейінгі ұйымдарға, орта білім беру ұйымдарына, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдарға, интернаттық ұйымдарға, балалар үйлеріне және медициналық-әлеуметтік мекемелерге баратын балалар ауырған жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) психикалық денсаулық саласындағы медициналық көмек көрсететін ұйымдардың, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдардың, балалар үйлерінің, медициналық-әлеуметтік мекемелердің қызметкерлері ауырған жағдайда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9268,87 +9139,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-туберкулез (А15-А19)</w:t>
+туберкулез (А15, А16, А19)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жаңадан анықталған жағдайды тіркеу кезінде</w:t>
+туберкулез ауруы жағдайлары тіркелгенде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9381,51 +9252,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- оба (А20)</w:t>
+оба (А20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12115,60 +11986,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жануарлардың және басқа да сүтқоректілердің шағуы және сілекейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+антирабиялық көмек көрсетудің бұзылуы анықталған кезде</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12205,60 +12099,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дифтерия қоздырғышын тасымалдаушылық (Z22.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ аурудың әрбір жағдайын тіркеу кезінде</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -13741,51 +13658,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-білім беру объектілерінде және білім беру объектілеріне баратын балалардың үй ошақтарында-үш және одан да көп жағдай, мектепке дейінгі балалар ұйымдарында және мектеп - интернаттарда-әрбір жағдайда</w:t>
+білім беру объектілерінде және білім беру объектілеріне баратын балалардың үй ошақтарында-үш және одан да көп жағдай, мектепке дейінгі балалар ұйымдарында және интернаттық ұйымдарда-әрбір жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13854,51 +13771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-білім беру объектілерінде және білім беру объектілеріне баратын балалардың үй ошақтарында-үш және одан да көп жағдай, мектепке дейінгі балалар ұйымдарында және мектеп - интернаттарда-әрбір жағдайда</w:t>
+білім беру объектілерінде және білім беру объектілеріне баратын балалардың үй ошақтарында-үш және одан да көп жағдай, мектепке дейінгі балалар ұйымдарында және интернаттық ұйымдарда-әрбір жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14347,106 +14264,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="292"/>
+    <w:bookmarkStart w:name="z317" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z318" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссия төрағасы тергеп-тексеру нысанасы бойынша арнайы білімі бар сарапшыларды және өзге де мүдделі тұлғаларды тергеп-тексеруге тарту, оның ішінде техникалық есептеулер, зертханалық зерттеулерді, сынақтарды, сараптамаларды жүргізу, тергеп-тексерулерді жүргізу үшін қажетті қорытындыларды ұсыну туралы </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z318" w:id="293"/>
+    <w:bookmarkStart w:name="z319" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссия төрағасы тергеп-тексеру нысанасы бойынша арнайы білімі бар сарапшыларды және өзге де мүдделі тұлғаларды тергеп-тексеруге тарту, оның ішінде техникалық есептеулер, зертханалық зерттеулерді, сынақтарды, сараптамаларды жүргізу, тергеп-тексерулерді жүргізу үшін қажетті қорытындыларды ұсыну туралы </w:t>
+        <w:t xml:space="preserve"> №__ШЕШІМ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z319" w:id="294"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____ 20__ жыл қала, облыс ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14841,88 +14758,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="295"/>
+    <w:bookmarkStart w:name="z336" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z337" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сауалнама парағы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z337" w:id="296"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15477,108 +15394,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="297"/>
+    <w:bookmarkStart w:name="z364" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z365" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тексеру хаттамасы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z365" w:id="298"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Тексеру хаттамасы</w:t>
+    <w:bookmarkStart w:name="z366" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ________ 20__ жылғы бұйрықпен тағайындалған лауазымды адам немесе халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы тергеп-тексеру жөніндегі комиссияның 20___ "___"_____№ _, Комиссия құрамы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z366" w:id="299"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымды адам немесе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16156,68 +16073,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тергеп-тексеру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="300"/>
+    <w:bookmarkStart w:name="z395" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Иммундаудан кейінгі қолайсыз көріністерді (ИКҚК) тексеру тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16459,70 +16376,70 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="301"/>
+    <w:bookmarkStart w:name="z397" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көріністерді тексеру тізіміне сәйкес барлық ақпаратты белгілеңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20291,68 +20208,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z400" w:id="302"/>
+    <w:bookmarkStart w:name="z400" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Себеп-салдар байланысын анықтау алгоритмі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9232900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -20532,354 +20449,354 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z403" w:id="303"/>
+    <w:bookmarkStart w:name="z403" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тергеп-тексеру жүргізу нәтижелері туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z404" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тергеп-тексеру жүргізудің негізі ________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z404" w:id="304"/>
-[...15 lines deleted...]
-      1. Тергеп-тексеру жүргізудің негізі ________________________________</w:t>
+    <w:bookmarkStart w:name="z405" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тергеп-тексеру жүргізетін бақылау және қадағалау органы__________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z405" w:id="305"/>
-[...15 lines deleted...]
-      2. Тергеп-тексеру жүргізетін бақылау және қадағалау органы__________</w:t>
+    <w:bookmarkStart w:name="z406" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тартылған сарапшылар (деректерді пайдалануға келісім)____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z406" w:id="306"/>
-[...15 lines deleted...]
-      3. Тартылған сарапшылар (деректерді пайдалануға келісім)____________</w:t>
+    <w:bookmarkStart w:name="z407" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тергеп-тексеру жүргізу мерзімі__________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z407" w:id="307"/>
-[...15 lines deleted...]
-      4. Тергеп-тексеру жүргізу мерзімі__________________________________</w:t>
+    <w:bookmarkStart w:name="z408" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тергеп-тексеру жүргізілген жеке және (немесе) заңды тұлғалар_______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z408" w:id="308"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z409" w:id="309"/>
+    <w:bookmarkStart w:name="z409" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативтік құқықтық актілер талаптарының анықталған бұзушылықтарының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       себептері мен сипаты _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="310"/>
+    <w:bookmarkStart w:name="z412" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нормативтік құқықтық актілердің талаптарын бұзуға жол берген жеке және (немесе) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       .заңды тұлғалар______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="311"/>
+    <w:bookmarkStart w:name="z415" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қабылданған шаралар__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21205,31 +21122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>