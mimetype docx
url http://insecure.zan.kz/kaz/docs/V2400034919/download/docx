--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40c5b6e" w14:textId="40c5b6e">
+    <w:p w14:paraId="ad266e6" w14:textId="ad266e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,113 +93,185 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дербес деректер субъектілерін дербес деректердің қауіпсіздігін бұзу туралы хабардар етуді жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2024 жылғы 9 тамыздағы № 481/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 тамызда № 34919 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2024 жылғы 9 тамыздағы № 481/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 9 тамызда № 34919 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы "Дербес деректер және оларды қорғау туралы" </w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Үкіметінің № 501 қаулысымен бекітілген Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 268-6) тармақшасына сәйкес, БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>352) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрықтың қосымшасына сәйкес қоса беріліп отырған Дербес деректер субъектілерін дербес деректердің қауіпсіздігін бұзу туралы хабардар етуді жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -647,62 +719,150 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 481/НҚ Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Жасанды интеллект және цифрлық даму министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес деректер субъектілерін дербес деректердің қауіпсіздігін бұзу туралы хабардар етуді жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -711,331 +871,373 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Дербес деректердің қауіпсіздігін бұзу туралы дербес деректер субъектілерін хабардар етуді жүзеге асыру туралы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасы "Дербес деректер және оларды қорғау туралы" </w:t>
+      1. Осы Дербес деректердің қауіпсіздігін бұзу туралы дербес деректер субъектілерін хабардар етуді жүзеге асыру туралы қағидалары (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң), сондай-ақ Қазақстан Республикасы Үкіметінің № 501 қаулысымен бекітілген Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 268-6) тармақшасына сәйкес әзірленген және дербес деректер субъектілерінің дербес деректердің қауіпсіздігін бұзу туралы хабарламаларының жүзеге асырылуын айқындайды.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң), Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>352) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және дербес деректер субъектілерінің дербес деректердің қауіпсіздігін бұзу туралы хабарламаларының жүзеге асырылуын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дербес деректер – олардың негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне жататын, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген мәліметтер;</w:t>
+      1) дербес деректер – оның ішінде биометриялық, негізінде дербес деректер субъектісіне қатысты айқындалған немесе айқындалатын, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген деректер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дербес деректерді қамтитын база (бұдан әрі – база) – реттелген дербес деректердің жиынтығы;</w:t>
+      2) дербес деректерді қамтитын база (бұдан әрі – база) – ретке келтірілген дербес деректердің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – Қазақстан Республикасының заңдарына сәйкес дербес деректерді қамтитын базаны иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
+      3) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – дербес деректерді қамтитын базаны Қазақстан Республикасының заңдарына сәйкес иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дербес деректерді қамтитын база операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
+      4) дербес деректерді қамтитын базаның операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дербес деректерді қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) - дербес деректерді қорғау саласындағы басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) дербес деректердің қауіпсіздігін бұзу-берілетін, сақталатын немесе өзге де жолмен өңделетін дербес деректерді заңсыз таратуға, өзгертуге және жоюға, рұқсатсыз таратуға немесе оларға рұқсатсыз қол жеткізуге әкеп соққан дербес деректерді қорғауды бұзу;</w:t>
+      6) дербес деректер қауіпсіздігінің бұзылуы – берілетін, сақталатын немесе өзге де түрде өңделетін дербес деректердің заңсыз таралуына, өзгертілуіне және жойылуына, санкцияланбаған таралуына немесе оларға санкцияланбаған қол жеткізуге алып келген дербес деректер қорғалуының бұзылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) дербес деректерді тарату-жасалуы нәтижесінде дербес деректерді беру, оның ішінде бұқаралық ақпарат құралдары арқылы беру немесе дербес деректерге қандай да бір өзге тәсілмен қол жеткізуді ұсыну жүргізілетін іс-әрекеттер;</w:t>
+      7) дербес деректердi тарату – жасалуы нәтижесінде дербес деректер берілетін, оның ішінде масс-медиа арқылы берілетін немесе қандай да бiр өзгеше тәсiлмен дербес деректерге қол жеткізу ұсынылатын іс-әрекеттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) дербес деректер субъектісі (бұдан әрі – субъект) - Дербес деректер жататын жеке тұлға;</w:t>
+      8) дербес деректер субъектiсi (бұдан әрі – субъект) – дербес деректер тиесілі жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторы – өзіне бекітілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға;</w:t>
+      9) "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторы – өзіне бекітіп берілген "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) "Электрондық үкімет" веб-порталындағы пайдаланушы кабинеті – жеке және заңды тұлғалардың мемлекеттік органдармен электрондық нысанда қызметтер көрсету мәселелері, аталған адамдардың өтініштерін қарайтын субъектілерге жүгіну, сондай-ақ дербес деректерді пайдалану мәселелері бойынша ресми ақпараттық өзара іс-қимылына арналған "электрондық үкімет" веб-порталының құрамдас бөлігі.</w:t>
+      10) "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинеті – "электрондық үкімет" веб-порталының электрондық нысанда қызметтер көрсету мәселелері, өтініштерді қарайтын субъектілерге жеке және заңды тұлғалардың өтініш жасау, сондай-ақ дербес деректерді пайдалану мәселелері бойынша көрсетілген тұлғалардың мемлекеттік органдармен ресми ақпараттық өзара іс-қимылына арналған құрамдасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1051,50 +1253,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Дербес деректер субъектілерін дербес деректердің қауіпсіздігін бұзу туралы хабардар ету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>