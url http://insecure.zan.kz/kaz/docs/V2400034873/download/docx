--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b6c78b" w14:textId="9b6c78b">
+    <w:p w14:paraId="ad7460b" w14:textId="ad7460b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,285 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 19 шiлдедегi № 40 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 1 тамызда № 34873 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 19 шiлдедегi № 40 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 1 тамызда № 34873 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға қосымшаға сәйкес Қазақстан Республикасының бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында ресми жарияланғаннан кейін орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -730,1571 +698,888 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 40 қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының бағалы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент - банктері филиалдарының бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздар мен туынды қаржы құралдары базалық активтерінің тізбесін және оларды сатып алу тәртібін, қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын, сондай-ақ екінші деңгейдегі банктер брокерлік қызметті жүзеге асыра алатын өлшем шарттарды белгілеу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 210 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4892 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2 тармақ</w:t>
+        <w:t>4-2 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-2. Қағидалардың мақсаттары үшін уәкілетті орган мынадай өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің рейтингтік бағаларын таниды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтингтік агенттік шыққан елінде реттелуге жатады және рейтингтік агенттіктің бағалауы пруденциялық реттеу шеңберінде танылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рейтингтік агенттіктің меншікті капиталының ең аз мөлшері кемінде 600 000 000 (алты жүз миллион) теңгеге балама соманы құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективтілік, тәуелсіздік және жауапкершілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік қолданатын әдіснама сенімді болып табылады және тарихи және (немесе) дефолт туралы күтілетін деректер негізінде тексеруге жатады, сондай-ақ рейтинг берілетін тұлғаның өзіне қабылдаған қаржылық міндеттемелерін орындау қабілетін айқындайтын барлық негізгі сандық және сапалық факторлардың толық сипаттамасын, сондай-ақ олардың кредиттік рейтингтерге және кредиттік рейтингтер бойынша болжамдарға әсерін сипаттауды қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттікті мемлекеттік органдар немесе мемлекеттік органдардағы лауазымды адамдар, квазимемлекеттік сектор субъектілері немесе рейтингтік агенттіктің қызметіне араласпайтын және рейтингтерді беру процестеріне ықпалы жоқ саяси партиялар бақыламайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің акцияларының кемінде 10 (он) пайызын тікелей иеленетін және рейтингтік агенттіктің рейтингтік қызметіне ықпалы жоқ тұлғаларды қоспағанда, рейтингтік агенттік рейтинг беретін, растайтын немесе қайта қарайтын заңды тұлғалар рейтингтік агенттіктің үлестес тұлғалары болып табылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің рейтингтік әрекеттерге қатысатын рейтингтік талдаушылары рейтингтік әрекеттерді жүзеге асыру күніне дейін соңғы 3 (үш) жыл ішінде рейтинг берілетін тұлғамен еңбек немесе іскерлік қатынастарда тұрмайды және тұрмаған, сондай-ақ рейтинг берілетін тұлғаның немесе рейтинг берілетін тұлғаны бақылауды жүзеге асыратын немесе осындай тұлғаға елеулі ықпал ететін тұлғалардың бағалы қағаздарын, өзге де қаржы құралдарын немесе өзге де мүлкін тікелей немесе жанама, оның ішінде жақын туыстары арқылы иеленбейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің ішкі аудит немесе ішкі бақылау, оның ішінде рейтингтік агенттіктің директорлар кеңесіне есеп беретін ішкі аудит функцияларын жүзеге асыратын қызметі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттікте директорлар кеңесінің кемінде үштен бірі, бірақ кемінде екі мүшесі рейтингтік әрекеттерді, рейтингтік агенттіктің қызметтерін жарнамалауды және клиенттерді тарту жөніндегі өзге де іс-қимылдарды жүзеге асырмайтын тәуелсіз мүшелер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің әрбір акционерінің акцияларын тікелей немесе жанама иелену үлесі осы рейтингтік агенттіктің дауыс беретін акцияларының жалпы санының 50 (елу) пайызынан аспайды, егер акционер қаржы ұйымы болып табылған жағдайда, тікелей иелену үлесі 10 (он) пайыздан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің ішкі рәсімдері ақпаратты заңсыз пайдаланудың және жария етудің алдын алу шараларын көздейді және ақпараттың қорғалуын және құпиялылығын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттың ашықтығы және оны жария ету:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік рейтингтік агенттіктің интернет-ресурсында мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік рейтингті айқындау кезінде қолданатын әдіснама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы жыл ішінде берілген кредиттік рейтингтердің, сондай-ақ соңғы аяқталған күнтізбелік жылдың соңындағы жағдай бойынша олардан түскен ақшалай түсімдердің үлесі рейтингтік агенттік түсімінің жылдық көлемінде бес және одан да көп пайызды құраған рейтинг берілетін тұлғалардың және өзге де тұлғалардың тізімі туралы ақпаратты жария етуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рейтингтердің сенімділігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       рейтингтік агенттік рейтингтік қызметті кемінде соңғы 5 (бес) жыл тұрақты негізде жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік кредиттік рейтингті берген және қайта қараған ұйымдар саны кемінде отыз, оның ішінде соңғы 3 (үш) жылда кемінде жиырма, оның ішінде кемінде бесеуі қаржы ұйымдары болды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің рейтинг тағайындаумен тікелей айналысатын қызметкерлерінің тиісті білімі, дағдылары мен тәжірибесі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік шешім қабылдайтын органның (бұдан әрі – рейтингтік комитет) қатысушысы болып табылатын, рейтингтік шешімдер қабылдау процесіне қатысатын кемінде бір қызметкердің рейтингтік агенттікте не талдамалық агенттікте не зерттеу орталығында не қаржы нарығында қызметті жүзеге асыратын қаржы ұйымында не аудиторлық ұйымда кемінде екі жыл жұмыс тәжірибесі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік комитеттің құрамында рейтинг берілетін тұлға және (немесе) оның қаржылық міндеттемелері немесе қаржы құралдары (бұдан әрі – рейтинг объектісі) үшін жетекші рейтингтік талдаушыны, рейтингтік комитеттің төрағасын және қаралып отырған рейтинг объектісі жатпайтын, рейтинг объектілері түрінде маманданған бір рейтингтік талдаушыны қоса алғанда, кемінде бес рейтингтік талдаушы болады (егер рейтингтік агенттік рейтинг объектілерінің әр түріне қатысты рейтингтер беру жөніндегі қызметті жүзеге асырған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік берілген рейтингтерді мониторингтеуді тұрақты негізде жүзеге асырады, сондай-ақ рейтинг берілетін тұлғаның қаржылық жағдайындағы, корпоративтік басқаруындағы немесе қызметінің өзге де аспектілеріндегі өзгерістерге, макроэкономикалық жағдайлардың немесе қаржы нарығы жағдайларының өзгеруіне байланысты өзгеретін факторларға уақтылы ден қоюды қамтамасыз етеді, бұл рейтинг берілген немесе ол соңғы қайта қаралған күннен немесе рейтингтік агенттік қолданылатын әдіснама соңғы қайта қаралған күннен бастап күнтізбелік 1 (бір) жылдан кешіктірілмей рейтингтердің нақты жаңартуларымен расталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2), 3), 4) және 5) тармақшаларында белгіленген өлшемшарттарға сәйкес келген кезде рейтингтік агенттік уәкілетті органға рейтингтік агенттіктің осы тармақтың 1), 2), 3), 4) және 5) тармақшаларында белгіленген өлшемдерге сәйкес келуін растайтын құжаттарды қоса бере отырып, пруденциялық реттеу мақсаттары үшін рейтингтік агенттіктің рейтингтік бағаларын қабылдау туралы сұрау салуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтингтік агенттік осы тармақтың 1), 2), 3), 4) және 5) тармақшаларында белгіленген өлшемдерге сәйкес келген кезде уәкілетті орган ресми интернет-ресурста рейтингтік агенттіктің оның рейтингтік бағаларын қабылдау туралы сұрау салуын алған күннен бастап 30 (отыз) жұмыс күнінен кешіктірілмейтін мерзімде рейтингтік агенттік және рейтингтік агенттіктердің халықаралық рейтингтік шкалаларының салыстырмалылығы туралы мәліметтерді жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтингтік агенттік қолданатын әдіснамаларды уәкілетті орган рейтингтік агенттік уәкілетті органға алғаш рет жүгінген кезде және жылына кемінде 1 (бір) рет валидациялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтингктік агенттік қолданатын әдіснамаға өзгерістер енгізілген кезде рейтингтік агенттік 10 (он) жұмыс күнінен кешіктірілмейтін мерзімде осындай өзгерістердің себептері мен салдарын көрсете отырып, ақпаратты уәкілетті органға жібереді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2. Базалық активтері осы қаулының </w:t>
-[...77 lines deleted...]
-    </w:p>
+      3. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген) өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) туынды қаржы құралдарының базалық активі Қазақстан Республикасының ұйымдастырылған бағалы қағаздар нарығында және (немесе) № 170 нормативтерге </w:t>
-[...185 lines deleted...]
-    </w:p>
+      Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-2-тармақ</w:t>
+        <w:t>8-2 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1011 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8-2. Қағидалардың мақсаттары үшін уәкілетті орган мынадай өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің рейтингтік бағаларын таниды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рейтингтік агенттік шығу елінде реттелуге жатады және рейтингтік агенттіктің бағалауы пруденциялық реттеу шеңберінде танылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>