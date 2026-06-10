--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24a39ff" w14:textId="24a39ff">
+    <w:p w14:paraId="95f4269" w14:textId="95f4269">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -598,94 +598,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
+      1. Осы Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік білім беру тапсырысына байланысты қызметтер көрсетуді көздейтін мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Мемлекеттік білім беру тапсырысымен байланысты көрсетілетін қызметтердің тізбесін бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 11 наурыздағы № 100 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мемлекеттік білім беру тапсырысына байланысты көрсетілетін қызметтер тізбесіне сәйкес мемлекеттік білім беру тапсырысымен байланысты қызметтер көрсетуді көздейтін мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -702,904 +764,970 @@
         <w:t>
       1) қаржы жылы – бюджеттің орындалуы жүзеге асырылатын күнтізбелік 1 қаңтардан басталатын және 31 желтоқсанда аяқталатын уақыт аралығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік білім беру тапсырысының көрсетілетін қызметтер шарты (бұдан әрі – шарт) – веб-портал арқылы тапсырыс беруші мен өнім беруші арасында жасалған, электрондық цифрлық қолтаңбалармен куәландырылған азаматтық-құқықтық шарт, оның ішінде қосылу шарты, оның талаптарын тапсырыс беруші стандартты нысандарда айқындайтын және өнім берушілер ұсынылған шартқа тұтастай қосылу жолымен ғана қабылдауы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сатып алу веб-порталы – мемлекеттік сатып алудың электрондық қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын мемлекеттік органның ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік сатып алу веб-порталына қатысушы (бұдан әрі – қатысушы) – мемлекеттік сатып алу веб-порталында тіркеуден өткен тапсырыс беруші, өнім беруші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік сатып алу веб-порталын пайдаланушы (бұдан әрі – пайдаланушы) – қатысушының лауазымды тұлғасы немесе қатысушының өкілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттiк сатып алу саласындағы бірыңғай оператор – мемлекеттік сатып алу саласындағы уәкілетті орган айқындаған, акцияларының (жарғылық капиталға қатысу үлестерінің) жалғыз меншiк иесi мемлекет болып табылатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өнім беруші – кәсіпкерлік қызметті жүзеге асыратын заңды немесе жеке тұлға, жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын, мемлекеттік білім беру тапсырына байланысты қызметтерді көрсететін, тапсырыс берушімен жасалған мемлекеттік білім беру тапсырысы қызметтерінің шартында оның контрагенті ретінде әрекет ететін заңды тұлғалардың уақытша бірлестігі (консорциум);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тапсырыс берушілер – мемлекеттік органдар, мемлекеттік мекемелер, сондай-ақ білім беру саласындағы уәкілетті органның операторы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайданылатын өзге де ұғымдар мен терминдер Қазақстан Республикасының заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік сатып алу веб-порталы арқылы шарттар жасасу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік сатып алу веб-порталда жұмыс істеу үшін пайдаланушылар мынадай іс-әрекеттер жиынтығын жасайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық цифрлық қолтаңба сертификаттарын (ашық және жабық кілт) пайдалану мүмкіндігі үшін қажетті аппараттық-бағдарламалық қамтылымды орнатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Ұлттық куәландырушы орталығында электрондық цифрлық қолтаңбаның сертификаттарын (ашық және жабық кілт) алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік сатып алу веб-порталында тіркелу рәсімдерін өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік сатып алу веб-порталында Қазақстан Республикасының Ұлттық куәландырушы орталығымен жеке және заңды тұлғалар үшін шығарылған электрондық цифрлық қолтаңба сертификаттары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік білім беру тапсырысы қызметтерінің шарттары шеңберінде мемлекеттік сатып алу веб-порталын пайдалану (қол жеткізу) жөніндегі қызметті әлеуетті өнім берушілерге мемлекеттік сатып алу үшін көзделген тарифтерге сәйкес ақылы негізде мемлекеттік сатып алу саласындағы бірыңғай оператор көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік сатып алу веб-порталы арқылы шарттар жасасуға және орындауға байланысты ұсынылатын құжаттар мен мәліметтерді пайдаланушы электрондық құжаттар немесе құжаттардың электрондық көшірмелері түрінде орналастырады және тиісті пайдаланушының атынан әрекет етуге құқығы бар адамның электрондық цифрлық қолтаңбасымен қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік сатып алу веб-порталында барлық электрондық құжаттар мен құжаттардың электрондық көшірмелерін жасау, алу және жіберу уақыты "Электрондық мемлекеттік сатып алу" автоматтандырылған интеграцияланған ақпараттық жүйесінің уақыты бойынша тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жүйеге жүктелетін файлдардың немесе файл мұрағаттарының мөлшері 20 мегабайттан асқан кезде оларды жүйеге 20 мегабайттан аспайтын бөліктермен жүктеу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік сатып алу веб-порталы арқылы шарттар жасасу тәртібі мынадай дәйекті іс-шараларды орындауды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қатысушыларды мемлекеттік сатып алу веб-порталында тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тапсырыс берушінің бірінші басшысының немесе ол уәкілеттік берген өзге тұлғаның шешімімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті қаржы жылына арналған шарттар жасасу жоспарын әзірлеу және бекіту және оны мемлекеттік сатып алу веб-порталында орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тапсырыс берушінің бірінші басшысы немесе ол уәкілеттік берген өзге тұлға бекіткен нысан бойынша шарттың жобасын тапсырыс берушінің мемлекеттік сатып алу веб-порталында қалыптастыруы. Шарт тапсырыс берушінің бекітілген бюджеті шегінде жасалады. Қазақстан Республикасының азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>386-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес шарттың қолданылуын оны жасасқанға дейін, бірақ ағымдағы қаржы жылы басталғанға дейін туындаған қатынастарға қолдануға жол беріледі. Шартқа тапсырыс беруші мемлекеттік сатып алу веб-порталы арқылы электрондық цифрлық қолтаңбаны пайдалана отырып қол қояды және өнім берушіге тиісті қаржы жылына арналған шарттар жасасу жоспарында көзделген мерзімдерде қол қою үшін жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) шарт талаптарымен оның келісімін білдіру нысаны болып табылатын өнім берушінің шартқа қол қоюы. Шарт тараптардың келісімі бойынша тапсырыс берушінің бекітілген бюджеті шегінде, оның ішінде студенттердің, оның ішінде мемлекеттік бюджет қаражаты есебінен білім беру қызметтерімен қамтамасыз етілетін дайындық бөлімдері тыңдаушыларының, магистранттардың және докторанттардың саны өзгерген кезде енгізіледі. Мемлекеттік сатып алу веб-порталы арқылы жасалған шартты бұзуға Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>402-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) өнім берушінің қызметтер көрсетуі және тапсырыс берушіге мемлекеттік сатып алу веб-порталы арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілген қызметтер актісін жіберуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тапсырыс берушінің электрондық цифрлық қолтаңба арқылы көрсетілген қызметтер актісіне оны өнім берушіден алған күннен бастап 10 (он) жұмыс күні ішінде қол қоюы не дәлелді негіздемелерді көрсете отырып, қызметтерді қабылдаудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер шарттың талаптарында өзгеше көзделмесе, тапсырыс берушінің көрсетілген қызметтер актісіне қол қойылғаннан кейін күнтізбелік 30 (отыз) күн ішінде жеткізушінің банктік шотына ақшаны аудару жолымен қолма-қол ақшасыз төлем жасауды жүзеге асыруы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тапсырыс берушінің мемлекеттік сатып алу веб-порталында өнім беруші көрсеткен қызметтер үшін жүргізілген төлемді растауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қағидалардың осы тармағының тәртібі жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру шеңберінде білім беру саласындағы уәкілетті органның операторымен жүзеге асыратын мемлекеттік сатып алу веб-порталы арқылы шарттар жасасуға қолданылмайды.</w:t>
+      11. Техникалық және профилактикалық жұмыстарды жүргізу кезінде мемлекеттік сатып алу веб-порталында, сондай-ақ оның жұмысында техникалық іркілістер туындаған, мемлекеттік сатып алу веб-порталында техникалық және профилактикалық жұмыстарды жүргізу немесе техникалық іркілістер туындаған күнге келетін шарттар жасасу мерзімдері техникалық және профилактикалық жұмыстарды жүргізу мерзімі, сондай-ақ техникалық іркілістер туындауы ескеріле отырып, ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1646,308 +1774,242 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік сатып алу веб-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">порталы арқылы мемлекеттік </w:t>
+              <w:t>порталы арқылы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">білім беру тапсырысы </w:t>
+              <w:t>білім беру тапсырысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметтерінің шарттарын </w:t>
+              <w:t>қызметтерінің шарттарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жасасу қағидаларына </w:t>
+              <w:t>жасасу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бекітілді:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(тапсырыс беруші актісінің </w:t>
+              <w:t>(тапсырыс беруші актісінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">атауын, оның нөмірі мен </w:t>
+              <w:t>атауын, оның нөмірі мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күнін көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____ жылға арналған мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс берушінің атауы ___________ (қазақ тілінде) ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3469,158 +3531,176 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
-      </w:r>
-[...17 lines deleted...]
-      "Тапсырыс берушінің БСН" - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікте көрсетілген ұйымның бизнес сәйкестендіру нөмірі (он екі таңбалы код);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Тапсырыс берушінің атауы" - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікте көрсетілген ұйымның толық атауы көрсетіледі;</w:t>
+      "Тапсырыс берушінің БСН" - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікте көрсетілген ұйымның бизнес сәйкестендіру нөмірі (он екі таңбалы код);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кесте бойынша:</w:t>
+      "Тапсырыс берушінің атауы" - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлікте көрсетілген ұйымның толық атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "№" деген жолақта – сатып алынатын қызметтің реттік нөмірі;</w:t>
+      Кесте бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік білім беру тапсырысына байланысты сатып алынатын қызметтердің атауы" деген жолақта – Қазақстан Республикасы Білім және ғылым министрінің 2012 жылғы 1 тамыздағы № 350 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде болып тіркелген) бекітілген Мемлекеттік білім беру тапсырысына байланысты қызметтер көрсетудің тізбесін ескере отырып, сатып алынатын көрсетілетін қызметтердің атауы көрсетіледі;</w:t>
+      "№" деген жолақта – сатып алынатын қызметтің реттік нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік білім беру тапсырысымен байланысты сатып алынатын көрсетілетін қызметтердің атауы" деген жолақ "Мемлекеттік білім беру тапсырысына байланысты көрсетілетін қызметтер тізбесін бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 11 наурыздағы № 100 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қызметтердің атауына дәл сәйкес толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік білім беру тапсырысына байланысты көрсетілетін қызметтердің қысқаша сипаттамасы" деген жолақта – сатып алынатын көрсетілетін қызметтердің қысқаша сипаттамасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3943,68 +4023,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілген қызметтер актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10301,70 +10381,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * мемлекеттік сатып алу веб-порталында автоматты түрде толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10660,3346 +10740,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3294 lines deleted...]
-      "Аванстық төлем мөлшері, %" деген жолақта – жоспарланған аванстық төлемнің мөлшері көрсетіледі.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша алып тасталды - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -14007,55 +10816,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14381,31 +11190,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>