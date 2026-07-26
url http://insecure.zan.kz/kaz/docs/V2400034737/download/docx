--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19bdd06" w14:textId="19bdd06">
+    <w:p w14:paraId="cc3acb4" w14:textId="cc3acb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,447 +85,479 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 12 шілдедегі № 264 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 15 шілдеде № 34737 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 29 мамырдағы № 269 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12414 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-қосымшаның 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) тапсырыс берушінің әзірленген егжей-тегжейлі жоспарлау жобаларын, құрылыс салу жобаларын Әзірлеу қағидаларында айқындалған мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесін пайдалана отырып, елді мекендердің бас жоспарларымен бекітілген функционалдық аймақтарға сәйкестігіне салыстыру рәсімінен өтуі туралы ақпарат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "7) тапсырыс берушінің әзірленген егжей-тегжейлі жоспарлау жобаларын, құрылыс салу жобаларын Әзірлеу қағидаларында айқындалған мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесін пайдалана отырып, елді мекендердің бас жоспарларымен бекітілген функционалдық аймақтарға сәйкестігіне салыстыру рәсімінен өтуі туралы ақпарат.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республика Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -690,63 +724,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1068,35 +1124,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>