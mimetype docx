--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e6e152" w14:textId="0e6e152">
+    <w:p w14:paraId="7322436" w14:textId="7322436">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің .м.а. 2024 жылғы 28 маусымдағы № 229 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 28 маусымда № 34658 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің .м.а. 2024 жылғы 28 маусымдағы № 229 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 28 маусымда № 34658 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өсімдіктерді қорғау туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1621,1464 +1621,1568 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тергеп-тексеру жүргізу мерзімі күнтізбелік отыз күннен аспауға тиіс және ол күнтізбелік отыз күнге бір рет ғана ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Бақылау субъектісін, құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органды, мүдделі мемлекеттік органдарды тергеп-тексерудің басталғаны туралы хабардар ету мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аумақтық бөлімшенің басшысы шешімге қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органды, өкілдері тергеп-тексеру жөніндегі комиссияның құрамына енгізілген мүдделі мемлекеттік органдарды "Тексерулер субъектілері мен объектілерінің бірыңғай тізілімі" ақпараттық жүйесі арқылы тергеп-тексеру жүргізудің басталғаны туралы хабарлама жіберу жолымен хабардар етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аумақтық бөлімше бақылау субъектісіне тергеп-тексеру басталғанға дейін кемінде бір тәулік бұрын тергеп-тексеру жүргізудің басталғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
-[...15 lines deleted...]
-      8. Аумақтық бөлімше бақылау субъектісіне тергеп-тексеру басталғанға дейін кемінде бір тәулік бұрын тергеп-тексеру жүргізудің басталғаны туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тергеп-тексеруді жүргізудің басталғаны туралы хабарлама қолма-қол тапсырылады, тапсырылғаны туралы хабарламамен бақылау субъектісінің электрондық поштасының мекенжайына тапсырысты пошта жөнелтілімі не электрондық цифрлық қолтаңба арқылы қол қойылған электрондық құжат нысанында жіберіледі, егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
-[...15 lines deleted...]
-      Тергеп-тексеруді жүргізудің басталғаны туралы хабарлама қолма-қол тапсырылады, тапсырылғаны туралы хабарламамен бақылау субъектісінің электрондық поштасының мекенжайына тапсырысты пошта жөнелтілімі не электрондық цифрлық қолтаңба арқылы қол қойылған электрондық құжат нысанында жіберіледі, егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, төменде көрсетілген тәсілдердің бірімен жіберілген хабарлама мынадай жағдайларда тапсырылды есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...15 lines deleted...]
-      Бұл ретте, төменде көрсетілген тәсілдердің бірімен жіберілген хабарлама мынадай жағдайларда тапсырылды есептеледі:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолма-қол – хабарламаны алғаны туралы белгі қойылған күннен бастап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...15 lines deleted...]
-      1) қолма-қол – хабарламаны алғаны туралы белгі қойылған күннен бастап;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поштамен – тапсырысты хатпен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      2) поштамен – тапсырысты хатпен;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электрондық тәсілмен – егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса, бақылау субъектісінің электрондық мекенжайына жөнелтілген күннен бастап табыс етілді деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...15 lines deleted...]
-      3) электрондық тәсілмен – егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса, бақылау субъектісінің электрондық мекенжайына жөнелтілген күннен бастап табыс етілді деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Тәуелсіз сарапшыларды және өзге де мүдделі тұлғаларды тарту тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-параграф. Тәуелсіз сарапшыларды және өзге де мүдделі тұлғаларды тарту тәртібі</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тергеп-тексеру жүргізуге Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасын бұзу туралы тергеп-тексерудің жүргізілуіне арнайы ғылыми немесе практикалық білімі бар тәуелсіз сарапшылар, сондай-ақ құқықтары мен заңды мүдделері қозғалатын мүдделі тұлғаларды тартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өсімдіктерді қорғау саласындағы тергеп-тексеруге тәуелсіз сарапшыларды/мүдделі тұлғаларды тарту туралы шешім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіз сарапшылар мен мүдделі тұлғалар комиссия мүшелері болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      Тәуелсіз сарапшылар мен мүдделі тұлғалар комиссия мүшелері болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия тәуелсіз сарапшылардың кандидатураларын ұсыну туралы сұранымды мемлекеттік органдарға және өсімдіктерді қорғауды қамтамасыз ету жөніндегі ведомстволық бағынысты ұйымдарға жіберу арқылы тәуелсіз сарапшыларды шақыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      10. Комиссия тәуелсіз сарапшылардың кандидатураларын ұсыну туралы сұранымды мемлекеттік органдарға және өсімдіктерді қорғауды қамтамасыз ету жөніндегі ведомстволық бағынысты ұйымдарға жіберу арқылы тәуелсіз сарапшыларды шақыруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасын бұзушылықтарды тергеп-тексеруге байланысты құқықтары мен заңды мүдделері қозғалатын мүдделі тұлғаларды сұранымдар жіберу арқылы шақыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      Комиссия Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасын бұзушылықтарды тергеп-тексеруге байланысты құқықтары мен заңды мүдделері қозғалатын мүдделі тұлғаларды сұранымдар жіберу арқылы шақыруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тәуелсіз сарапшының/мүдделі тұлғалардың кандидатурасы туралы мәліметтер осы Қағидалардың 10-тармағында көрсетілген сұраным келіп түскен күннен бастап үш жұмыс күнінен аспайтын мерзімде өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
-[...15 lines deleted...]
-      11. Тәуелсіз сарапшының/мүдделі тұлғалардың кандидатурасы туралы мәліметтер осы Қағидалардың 10-тармағында көрсетілген сұраным келіп түскен күннен бастап үш жұмыс күнінен аспайтын мерзімде өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тәуелсіз сарапшы мынадай жағдайларда тергеп-тексеру жүргізуге тартылмайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
-[...15 lines deleted...]
-      12. Тәуелсіз сарапшы мынадай жағдайларда тергеп-тексеру жүргізуге тартылмайды:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүргізілетін тергеп-тексеру саласында арнайы ғылыми немесе практикалық білімнің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...15 lines deleted...]
-      1) жүргізілетін тергеп-тексеру саласында арнайы ғылыми немесе практикалық білімнің болмауы;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексерілетін бақылау субъектісімен еңбек немесе өзге де шарттық қатынастардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
-[...15 lines deleted...]
-      2) тексерілетін бақылау субъектісімен еңбек немесе өзге де шарттық қатынастардың болуы;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүргізілетін тергеп-тексеру нәтижелерінде жеке, тікелей немесе жанама түрде мүдделіліктің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
-[...15 lines deleted...]
-      3) жүргізілетін тергеп-тексеру нәтижелерінде жеке, тікелей немесе жанама түрде мүдделіліктің болуы.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Тергеп-тексеру жөніндегі комиссия құрамын құру шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-параграф. Тергеп-тексеру жөніндегі комиссия құрамын құру шарттары мен тәртібі</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тергеп-тексеруді құрамына өсімдіктерді қорғау жөніндегі мемлекеттік инспекторлар кіретін тергеп-тексеру жөніндегі комиссия (бұдан әрі – комиссия) жүргізеді. Тергеп-тексеру нысанасына қарай комиссия құрамына мүдделі мемлекеттік органдардың (орталық атқарушы органдардың, оның ішінде олардың ведомстволары мен аумақтық бөлімшелерінің және/немесе жергілікті атқарушы органдардың) өкілдері енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
-[...15 lines deleted...]
-      13. Тергеп-тексеруді құрамына өсімдіктерді қорғау жөніндегі мемлекеттік инспекторлар кіретін тергеп-тексеру жөніндегі комиссия (бұдан әрі – комиссия) жүргізеді. Тергеп-тексеру нысанасына қарай комиссия құрамына мүдделі мемлекеттік органдардың (орталық атқарушы органдардың, оның ішінде олардың ведомстволары мен аумақтық бөлімшелерінің және/немесе жергілікті атқарушы органдардың) өкілдері енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің жалпы саны тақ санды құрайды, кемінде үш адам. Комиссия хатшысы аумақтық бөлімше қызметкерлерінің арасынан айқындалады. Комиссияның хатшысы мүше болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
-[...15 lines deleted...]
-      Комиссия мүшелерінің жалпы саны тақ санды құрайды, кемінде үш адам. Комиссия хатшысы аумақтық бөлімше қызметкерлерінің арасынан айқындалады. Комиссияның хатшысы мүше болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Комиссия төрағасы оның қызметін басқарады, тәуелсіз сарапшылар мен мүдделі тұлғаларды тарту туралы шешімдер қабылдайды, тергеп-тексеруге жалпы бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      14. Комиссия төрағасы оның қызметін басқарады, тәуелсіз сарапшылар мен мүдделі тұлғаларды тарту туралы шешімдер қабылдайды, тергеп-тексеруге жалпы бақылауды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      15. Комиссия мүшелері:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген, тергеп-тексеру жүргізуге негіз болған бақылау субъектілерін (объектілерін) айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген, тергеп-тексеру жүргізуге негіз болған бақылау субъектілерін (объектілерін) айқындайды;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау субъектілерінің (объектілерінің) аумағын зерттеп-қарауды, қарап-тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...15 lines deleted...]
-      3) бақылау субъектілерінің (объектілерінің) аумағын зерттеп-қарауды, қарап-тексеруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәуелсіз сарапшылардың қорытындысын алады (олар тартылған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...15 lines deleted...]
-      4) тәуелсіз сарапшылардың қорытындысын алады (олар тартылған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сынамаларды алуды және зертханалық зерттеуді ұйымдастырады және нәтижелерді (қажет болған жағдайда) алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
-[...15 lines deleted...]
-      5) сынамаларды алуды және зертханалық зерттеуді ұйымдастырады және нәтижелерді (қажет болған жағдайда) алады;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тергеп-тексеру қорытындылары бойынша тергеп-тексеру нәтижелері туралы актіге қосу үшін құжаттардың (мәліметтердің) көшірмелерін қағаз және электрондық жеткізгіштерде алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
-[...15 lines deleted...]
-      6) тергеп-тексеру қорытындылары бойынша тергеп-тексеру нәтижелері туралы актіге қосу үшін құжаттардың (мәліметтердің) көшірмелерін қағаз және электрондық жеткізгіштерде алады;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тергеп-тексеру нысанасына жататын фото- және бейнетүсірілімдерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
-[...15 lines deleted...]
-      7) тергеп-тексеру нысанасына жататын фото- және бейнетүсірілімдерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тергеп-тексеру барысында комиссия құпия ақпаратты қорғау қажеттілігін ескере отырып, тергеп-тексеруге қатысушыларға олардың жазбаша сұранымы бойынша тергеп-тексеруге қатысы бар мәліметтермен танысуға мүмкіндік береді. Мүдделі тұлғалардың сұрауы бойынша комиссия тергеп-тексеру нысанасы бойынша консультациялар өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
-[...15 lines deleted...]
-      16. Тергеп-тексеру барысында комиссия құпия ақпаратты қорғау қажеттілігін ескере отырып, тергеп-тексеруге қатысушыларға олардың жазбаша сұранымы бойынша тергеп-тексеруге қатысы бар мәліметтермен танысуға мүмкіндік береді. Мүдделі тұлғалардың сұрауы бойынша комиссия тергеп-тексеру нысанасы бойынша консультациялар өткізеді.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бақылау субъектілеріне (объектілеріне) бару аса қауіпті зиянды организмдердің таралу ошақтарының шекаралары мен алаңдарын айқындау, олардың таралу себептерін анықтау, аса қауіпті зиянды организмдердің түрлік құрамын, ауыл шаруашылығы дақылдарының қоныстану және зақымдану дәрежесін айқындау үшін үлгілерді іріктеу, сондай-ақ жалған және тіркелмеген пестицидтерді өткізу, сақтау және қолдану фактілерін айқындау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім үлгілерін іріктеу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>149-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-параграф. Тергеп-тексеру материалдарын ресімдеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Тергеп-тексеру нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт тергеп-тексеру материалдарының негізінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
-[...15 lines deleted...]
-      Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт тергеп-тексеру материалдарының негізінде ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
-[...15 lines deleted...]
-      19. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актіні жасау күні мен орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...15 lines deleted...]
-      1) актіні жасау күні мен орны;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бақылау органының атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...15 lines deleted...]
-      2) бақылау органының атауы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі негізінде тергеп-тексеру жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
-[...15 lines deleted...]
-      3) тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі негізінде тергеп-тексеру жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тергеп-тексеру жөніндегі комиссияның құрамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
-[...15 lines deleted...]
-      4) тергеп-тексеру жөніндегі комиссияның құрамы;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тергеп-тексеруді жүргізген адамдардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
-[...15 lines deleted...]
-      5) тергеп-тексеруді жүргізген адамдардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
-[...15 lines deleted...]
-      6) тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тергеп-тексеру жүргізу кезінде тартылған мүдделі тұлғалардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
-[...15 lines deleted...]
-      7) тергеп-тексеру жүргізу кезінде тартылған мүдделі тұлғалардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісінің (объектісінің) атауы немесе аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және орналасқан жері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісінің (объектісінің) атауы немесе аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және орналасқан жері;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тергеп-тексеру жүргізу кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
-[...15 lines deleted...]
-      9) тергеп-тексеру жүргізу кезеңі;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептері туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тексеру парағының атауы және бұзушылықтар анықталған талаптардың тармақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
-[...15 lines deleted...]
-      11) тексеру парағының атауы және бұзушылықтар анықталған талаптардың тармақтары;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісіне (объектісіне) қатысты Қазақстан Республикасының заңдарында көзделген шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісіне (объектісіне) қатысты Қазақстан Республикасының заңдарында көзделген шаралар;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тергеп-тексеру нәтижелері бойынша анықталған бұзушылықтарды жою мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
-[...15 lines deleted...]
-      13) тергеп-тексеру нәтижелері бойынша анықталған бұзушылықтарды жою мерзімдері;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тергеп-тексеруді жүзеге асыратын лауазымды тұлғалардың қолы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
-[...15 lines deleted...]
-      14) тергеп-тексеруді жүзеге асыратын лауазымды тұлғалардың қолы.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
-[...15 lines deleted...]
-      20. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелері қол қояды.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшесі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қол қоюдан бас тартқан жағдайда комиссия төрағасы өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелерінің көзінше тиісті жазба жасайды. Комиссия мүшесі өзінің ерекше пікірін жазбаша түрде білдіреді, ол оған комиссия төрағасы қол қойғанға дейін өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
-[...15 lines deleted...]
-      Комиссия мүшесі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қол қоюдан бас тартқан жағдайда комиссия төрағасы өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелерінің көзінше тиісті жазба жасайды. Комиссия мүшесі өзінің ерекше пікірін жазбаша түрде білдіреді, ол оған комиссия төрағасы қол қойғанға дейін өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тергеп-тексеру материалдарында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
-[...15 lines deleted...]
-      21. Тергеп-тексеру материалдарында:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тергеп-тексеру жүргізу туралы шешім, тергеп-тексеру мерзімін ұзарту туралы қосымша шешім (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...15 lines deleted...]
-      1) тергеп-тексеру жүргізу туралы шешім, тергеп-тексеру мерзімін ұзарту туралы қосымша шешім (бар болса);</w:t>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және (немесе) заңды тұлғалардың, сондай-ақ мемлекеттік органдардың өтініштері; мемлекеттік органдар немесе қызмет субъектілері ұсынған ақпарат (төтенше хабарлама);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      2) жеке және (немесе) заңды тұлғалардың, сондай-ақ мемлекеттік органдардың өтініштері; мемлекеттік органдар немесе қызмет субъектілері ұсынған ақпарат (төтенше хабарлама);</w:t>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тергеп-тексеру нәтижелері туралы акті қамтылады, оған мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      3) тергеп-тексеру нәтижелері туралы акті қамтылады, оған мыналар қоса беріледі:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тергеп-тексеруге тәуелсіз сарапшыларды/мүдделі тұлғаларды тарту туралы шешім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      тергеп-тексеруге тәуелсіз сарапшыларды/мүдделі тұлғаларды тарту туралы шешім;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуелсіз сарапшылардың пікірлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      тәуелсіз сарапшылардың пікірлері;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сынамаларды іріктеу актілері және зертханалық зерттеулердің, оларды сараптамалардың нәтижелері (олар жүргізілген кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      сынамаларды іріктеу актілері және зертханалық зерттеулердің, оларды сараптамалардың нәтижелері (олар жүргізілген кезде);</w:t>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тергеп-тексеруге қатысы бар өзге де материалдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      тергеп-тексеруге қатысы бар өзге де материалдар.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін анықтау және көрсетілген талаптардың бұзылуына жол берген бақылау субъектілерін (объектілерін) айқындау үшін тергеп-тексеру жүргізу кезінде Қазақстан Республикасының заңнамасында көзделген талаптар бақылау нысанасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      22. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін анықтау және көрсетілген талаптардың бұзылуына жол берген бақылау субъектілерін (объектілерін) айқындау үшін тергеп-тексеру жүргізу кезінде Қазақстан Республикасының заңнамасында көзделген талаптар бақылау нысанасы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актінің көшірмесі оған қол қойылған күннен бастап үш жұмыс күнінен кешіктірілмей бақылау субъектісіне тапсырылады немесе хабарламасы бар хатпен жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      23. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актінің көшірмесі оған қол қойылған күннен бастап үш жұмыс күнінен кешіктірілмей бақылау субъектісіне тапсырылады немесе хабарламасы бар хатпен жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Бақылау субъектісі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көрсетілген мерзімдерде тергеп-тексеру нәтижелері бойынша анықталған талаптарды бұзушылықтарды жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...15 lines deleted...]
-      24. Бақылау субъектісі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көрсетілген мерзімдерде тергеп-тексеру нәтижелері бойынша анықталған талаптарды бұзушылықтарды жояды.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көзделген мерзімдер өткенге дейін бақылау субъектісі бұзушылықтарды жою фактілерін дәлелдейтін материалдарды қоса бере отырып, анықталған талаптарды бұзушылықтарды жою туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
-[...15 lines deleted...]
-      Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көзделген мерзімдер өткенге дейін бақылау субъектісі бұзушылықтарды жою фактілерін дәлелдейтін материалдарды қоса бере отырып, анықталған талаптарды бұзушылықтарды жою туралы ақпаратты ұсынады.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік құпияларды не Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, жүргізілген тергеп-тексерудің қорытындылары тергеп-тексеру аяқталған күннен кейін он жұмыс күні ішінде аумақтық бөлімшенің интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Аумақтық бөлімше өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органды Кодекстің 144-4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес Қазақстан Республикасы Бас прокуратурасы айқындаған тәртіппен тергеп-тексеру нәтижелері туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3313,106 +3417,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім</w:t>
+        <w:t xml:space="preserve"> №________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3673,530 +3777,530 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің атауы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тергеп-тексеруді жүргізу үшін негіздер ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өсімдіктерді қорғау саласындағы тергеп-тексеру тағайындалған заңды тұлғаның немесе оның филиалының және (немесе) өкілдігінің атауы, жеке тұлғаның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, оның орналасқан жері, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, аумақ учаскесі _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
-[...15 lines deleted...]
-      3. Өсімдіктерді қорғау саласындағы тергеп-тексеру тағайындалған заңды тұлғаның немесе оның филиалының және (немесе) өкілдігінің атауы, жеке тұлғаның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, оның орналасқан жері, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, аумақ учаскесі _________________</w:t>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өсімдіктерді қорғау саласында тергеп-тексеру жүргізу нысанысы _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
-[...15 lines deleted...]
-      4. Өсімдіктерді қорғау саласында тергеп-тексеру жүргізу нысанысы _____</w:t>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тергеп-тексеру жөніндегі комиссияның құрамы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комиссия төрағасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комиссия мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комиссия хатшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
-[...15 lines deleted...]
-                       (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
-[...15 lines deleted...]
-      6. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Шешімді шығарған адамның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, қолы (электрондық цифрлық қолтаңба) және лауазымы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
-[...15 lines deleted...]
-      7. Шешімді шығарған адамның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, қолы (электрондық цифрлық қолтаңба) және лауазымы</w:t>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4431,106 +4535,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешім</w:t>
+        <w:t xml:space="preserve"> №________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4791,390 +4895,390 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің атауы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өсімдіктерді қорғау саласындағы қосымша тергеп-тексеру жүргізу туралы шешім 20____ жылғы "____" _________ №______.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
-[...15 lines deleted...]
-      2. Өсімдіктерді қорғау саласындағы қосымша тергеп-тексеру жүргізу туралы шешім 20____ жылғы "____" _________ №______.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тергеп-тексеру жөніндегі комиссияның құрамы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
-[...15 lines deleted...]
-      3. Тергеп-тексеру жөніндегі комиссияның құрамы:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
-[...15 lines deleted...]
-      1) _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                          (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
-[...15 lines deleted...]
-                          (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
-[...15 lines deleted...]
-      2) _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                           (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
-[...15 lines deleted...]
-                           (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z161" w:id="141"/>
-[...15 lines deleted...]
-      3) _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
-[...15 lines deleted...]
-                         (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z163" w:id="143"/>
-[...15 lines deleted...]
-      4. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тергеп-тексеру 20___жылғы "___" _____ бастап 20___ жылғы "___" _____ дейін ұзартылды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z164" w:id="144"/>
-[...15 lines deleted...]
-      5. Тергеп-тексеру 20___жылғы "___" _____ бастап 20___ жылғы "___" _____ дейін ұзартылды.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тергеп-тексеру мерзімдерін ұзарту негіздері _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z165" w:id="145"/>
-[...15 lines deleted...]
-      6. Тергеп-тексеру мерзімдерін ұзарту негіздері _______________________</w:t>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z166" w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Шешімді шығарған адамның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, қолы (электрондық цифрлық қолтаңба) және лауазымы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5409,88 +5513,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеруге тәуелсіз  сарапшыларды/мүдделі тұлғаларды тарту туралы шешім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z173" w:id="149"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5610,310 +5714,310 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________ қаласы, облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өсімдіктерді қорғау туралы" Қазақстан Республикасы Заңының _______ бабының _______ тармағына, Қазақстан Республикасы Ауыл шаруашылығы министрінің 20__ "__" _________ № ___бұйрығымен бекітілген Өсімдіктерді қорғау саласындағы тергеп-тексеру қағидаларының ____ тармағына сәйкес</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z175" w:id="151"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және шешім  шығарған адамның лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z176" w:id="152"/>
-[...15 lines deleted...]
-       (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және шешім  шығарған адамның лауазымы)</w:t>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ "____" _________ № ___өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім бойынша жүргізілетін өсімдіктерді қорғау саласындағы тергеп-тексеру нысанасы бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z177" w:id="153"/>
-[...15 lines deleted...]
-      20__ "____" _________ № ___өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім бойынша жүргізілетін өсімдіктерді қорғау саласындағы тергеп-тексеру нысанасы бойынша:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өсімдіктерді қорғау саласындағы тергеп-тексеруге мына тәуелсіз сарапшыларды/мүдделі тұлғалар тартылсын _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z178" w:id="154"/>
-[...15 lines deleted...]
-      1. Өсімдіктерді қорғау саласындағы тергеп-тексеруге мына тәуелсіз сарапшыларды/мүдделі тұлғалар тартылсын _____________________________</w:t>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z179" w:id="155"/>
-[...15 lines deleted...]
-      ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (арнайы білімі бар сарапшылардың және мүдделі тұлғалардың аты, әкесінің аты (бар  болса), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z180" w:id="156"/>
-[...15 lines deleted...]
-      (арнайы білімі бар сарапшылардың және мүдделі тұлғалардың аты, әкесінің аты (бар  болса), тегі, лауазымы)</w:t>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тәуелсіз сарапшылардың/мүдделі тұлғалардың алдына мынадай мәселелер қойылсын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z181" w:id="157"/>
-[...15 lines deleted...]
-      2. Тәуелсіз сарапшылардың/мүдделі тұлғалардың алдына мынадай мәселелер қойылсын</w:t>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z182" w:id="158"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z183" w:id="159"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тергеп-тексеру жөніндегі комиссияның төрағасы ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z184" w:id="160"/>
-[...15 lines deleted...]
-      Тергеп-тексеру жөніндегі комиссияның төрағасы ____________________</w:t>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z185" w:id="161"/>
-[...15 lines deleted...]
-      ___________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі),  лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z186" w:id="162"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6148,106 +6252,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:bookmarkStart w:name="z191" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z192" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:bookmarkStart w:name="z193" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт</w:t>
+        <w:t xml:space="preserve"> №_______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z193" w:id="165"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6529,884 +6633,884 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="166"/>
+    <w:bookmarkStart w:name="z194" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бақылау органының атауы ______________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z195" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі), оның негізінде тергеп-тексеру жүргізілген _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z195" w:id="167"/>
-[...15 lines deleted...]
-      2. Тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі), оның негізінде тергеп-тексеру жүргізілген _______________________</w:t>
+    <w:bookmarkStart w:name="z196" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z196" w:id="168"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z197" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комиссия құрамы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
-[...15 lines deleted...]
-      3. Комиссия құрамы:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z198" w:id="170"/>
-[...15 lines deleted...]
-      Комиссия төрағасы ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z199" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                          (тегі, аты-жөні, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z199" w:id="171"/>
-[...15 lines deleted...]
-                                                          (тегі, аты-жөні, лауазымы)</w:t>
+    <w:bookmarkStart w:name="z200" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z200" w:id="172"/>
-[...15 lines deleted...]
-      Комиссия мүшелері: _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z201" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                            (тегі, аты-жөні, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z201" w:id="173"/>
-[...15 lines deleted...]
-                                                            (тегі, аты-жөні, лауазымы)</w:t>
+    <w:bookmarkStart w:name="z202" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z202" w:id="174"/>
-[...15 lines deleted...]
-      4. Тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы</w:t>
+    <w:bookmarkStart w:name="z203" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z203" w:id="175"/>
+    <w:bookmarkStart w:name="z204" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z204" w:id="176"/>
+    <w:bookmarkStart w:name="z205" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тергеп-тексеру жүргізу кезінде тартылған мүдделі тұлғалардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z206" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z206" w:id="178"/>
+    <w:bookmarkStart w:name="z207" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z208" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісінің (объектісінің) атауы немесе аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және орналасқан жері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z209" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:bookmarkStart w:name="z210" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z210" w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тергеп-тексеру жүргізу кезеңі ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z212" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z213" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z213" w:id="185"/>
+    <w:bookmarkStart w:name="z214" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:bookmarkStart w:name="z216" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z216" w:id="188"/>
+    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру парағының атауы және бұзушылықтар анықталған талаптар тармақтары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z218" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z218" w:id="190"/>
+    <w:bookmarkStart w:name="z219" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkStart w:name="z220" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z220" w:id="192"/>
+    <w:bookmarkStart w:name="z221" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z221" w:id="193"/>
+    <w:bookmarkStart w:name="z222" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісіне (объектісіне) қатысты Қазақстан Республикасының заңдарында көзделген шаралар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z223" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z223" w:id="195"/>
+    <w:bookmarkStart w:name="z224" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z224" w:id="196"/>
+    <w:bookmarkStart w:name="z225" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z225" w:id="197"/>
+    <w:bookmarkStart w:name="z226" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z226" w:id="198"/>
+    <w:bookmarkStart w:name="z227" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тергеп-тексеру нәтижелері бойынша анықталған бұзушылықтарды жою мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z228" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z228" w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z229" w:id="201"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z230" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша: тергеу материалдары _________ парақта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z230" w:id="202"/>
-[...15 lines deleted...]
-      Қосымша: тергеу материалдары _________ парақта</w:t>
+    <w:bookmarkStart w:name="z231" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше пікір ______ парақта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z231" w:id="203"/>
-[...15 lines deleted...]
-      Ерекше пікір ______ парақта</w:t>
+    <w:bookmarkStart w:name="z232" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің қолдары: ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z232" w:id="204"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7732,31 +7836,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>