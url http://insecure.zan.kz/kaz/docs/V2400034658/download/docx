--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7322436" w14:textId="7322436">
+    <w:p w14:paraId="a57abb9" w14:textId="a57abb9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1621,1568 +1621,1546 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тергеп-тексеру жүргізу мерзімі күнтізбелік отыз күннен аспауға тиіс және ол күнтізбелік отыз күнге бір рет ғана ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Бақылау субъектісін, құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органды, мүдделі мемлекеттік органдарды тергеп-тексерудің басталғаны туралы хабардар ету мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аумақтық бөлімшенің басшысы шешімге қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органды, өкілдері тергеп-тексеру жөніндегі комиссияның құрамына енгізілген мүдделі мемлекеттік органдарды "Тексерулер субъектілері мен объектілерінің бірыңғай тізілімі" цифрлық жүйесі арқылы тергеп-тексеру жүргізудің басталғаны туралы хабарлама жіберу жолымен хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аумақтық бөлімше бақылау субъектісіне тергеп-тексеру басталғанға дейін кемінде бір тәулік бұрын тергеп-тексеру жүргізудің басталғаны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тергеп-тексеруді жүргізудің басталғаны туралы хабарлама қолма-қол тапсырылады, тапсырылғаны туралы хабарламамен бақылау субъектісінің электрондық поштасының мекенжайына тапсырысты пошта жөнелтілімі не электрондық цифрлық қолтаңба арқылы қол қойылған электрондық құжат нысанында жіберіледі, егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, төменде көрсетілген тәсілдердің бірімен жіберілген хабарлама мынадай жағдайларда тапсырылды есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолма-қол – хабарламаны алғаны туралы белгі қойылған күннен бастап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поштамен – тапсырысты хатпен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық тәсілмен – егер мұндай мекенжайды осы субъект бұрын бақылау органына ұсынған болса, бақылау субъектісінің электрондық мекенжайына жөнелтілген күннен бастап табыс етілді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Тәуелсіз сарапшыларды және өзге де мүдделі тұлғаларды тарту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тергеп-тексеру жүргізуге Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасын бұзу туралы тергеп-тексерудің жүргізілуіне арнайы ғылыми немесе практикалық білімі бар тәуелсіз сарапшылар, сондай-ақ құқықтары мен заңды мүдделері қозғалатын мүдделі тұлғаларды тартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өсімдіктерді қорғау саласындағы тергеп-тексеруге тәуелсіз сарапшыларды/мүдделі тұлғаларды тарту туралы шешім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіз сарапшылар мен мүдделі тұлғалар комиссия мүшелері болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комиссия тәуелсіз сарапшылардың кандидатураларын ұсыну туралы сұранымды мемлекеттік органдарға және өсімдіктерді қорғауды қамтамасыз ету жөніндегі ведомстволық бағынысты ұйымдарға жіберу арқылы тәуелсіз сарапшыларды шақыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасын бұзушылықтарды тергеп-тексеруге байланысты құқықтары мен заңды мүдделері қозғалатын мүдделі тұлғаларды сұранымдар жіберу арқылы шақыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тәуелсіз сарапшының/мүдделі тұлғалардың кандидатурасы туралы мәліметтер осы Қағидалардың 10-тармағында көрсетілген сұраным келіп түскен күннен бастап үш жұмыс күнінен аспайтын мерзімде өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тәуелсіз сарапшы мынадай жағдайларда тергеп-тексеру жүргізуге тартылмайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізілетін тергеп-тексеру саласында арнайы ғылыми немесе практикалық білімнің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерілетін бақылау субъектісімен еңбек немесе өзге де шарттық қатынастардың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жүргізілетін тергеп-тексеру нәтижелерінде жеке, тікелей немесе жанама түрде мүдделіліктің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Тергеп-тексеру жөніндегі комиссия құрамын құру шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тергеп-тексеруді құрамына өсімдіктерді қорғау жөніндегі мемлекеттік инспекторлар кіретін тергеп-тексеру жөніндегі комиссия (бұдан әрі – комиссия) жүргізеді. Тергеп-тексеру нысанасына қарай комиссия құрамына мүдделі мемлекеттік органдардың (орталық атқарушы органдардың, оның ішінде олардың ведомстволары мен аумақтық бөлімшелерінің және/немесе жергілікті атқарушы органдардың) өкілдері енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелерінің жалпы саны тақ санды құрайды, кемінде үш адам. Комиссия хатшысы аумақтық бөлімше қызметкерлерінің арасынан айқындалады. Комиссияның хатшысы мүше болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия төрағасы оның қызметін басқарады, тәуелсіз сарапшылар мен мүдделі тұлғаларды тарту туралы шешімдер қабылдайды, тергеп-тексеруге жалпы бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген, тергеп-тексеру жүргізуге негіз болған бақылау субъектілерін (объектілерін) айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бақылау субъектілерінің (объектілерінің) аумағын зерттеп-қарауды, қарап-тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тәуелсіз сарапшылардың қорытындысын алады (олар тартылған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сынамаларды алуды және зертханалық зерттеуді ұйымдастырады және нәтижелерді (қажет болған жағдайда) алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тергеп-тексеру қорытындылары бойынша тергеп-тексеру нәтижелері туралы актіге қосу үшін құжаттардың (мәліметтердің) көшірмелерін қағаз және электрондық жеткізгіштерде алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тергеп-тексеру нысанасына жататын фото- және бейнетүсірілімдерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тергеп-тексеру барысында комиссия құпия ақпаратты қорғау қажеттілігін ескере отырып, тергеп-тексеруге қатысушыларға олардың жазбаша сұранымы бойынша тергеп-тексеруге қатысы бар мәліметтермен танысуға мүмкіндік береді. Мүдделі тұлғалардың сұрауы бойынша комиссия тергеп-тексеру нысанасы бойынша консультациялар өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бақылау субъектілеріне (объектілеріне) бару аса қауіпті зиянды организмдердің таралу ошақтарының шекаралары мен алаңдарын айқындау, олардың таралу себептерін анықтау, аса қауіпті зиянды организмдердің түрлік құрамын, ауыл шаруашылығы дақылдарының қоныстану және зақымдану дәрежесін айқындау үшін үлгілерді іріктеу, сондай-ақ жалған және тіркелмеген пестицидтерді өткізу, сақтау және қолдану фактілерін айқындау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім үлгілерін іріктеу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>149-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Тергеп-тексеру материалдарын ресімдеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Тергеп-тексеру нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт тергеп-тексеру материалдарының негізінде ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) актіні жасау күні мен орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау органының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі негізінде тергеп-тексеру жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тергеп-тексеру жөніндегі комиссияның құрамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тергеп-тексеруді жүргізген адамдардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тергеп-тексеру жүргізу кезінде тартылған мүдделі тұлғалардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісінің (объектісінің) атауы немесе аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тергеп-тексеру жүргізу кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тексеру парағының атауы және бұзушылықтар анықталған талаптардың тармақтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісіне (объектісіне) қатысты Қазақстан Республикасының заңдарында көзделген шаралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тергеп-тексеру нәтижелері бойынша анықталған бұзушылықтарды жою мерзімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) тергеп-тексеруді жүзеге асыратын лауазымды тұлғалардың қолы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшесі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қол қоюдан бас тартқан жағдайда комиссия төрағасы өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге комиссия мүшелерінің көзінше тиісті жазба жасайды. Комиссия мүшесі өзінің ерекше пікірін жазбаша түрде білдіреді, ол оған комиссия төрағасы қол қойғанға дейін өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіге қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тергеп-тексеру материалдарында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тергеп-тексеру жүргізу туралы шешім, тергеп-тексеру мерзімін ұзарту туралы қосымша шешім (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және (немесе) заңды тұлғалардың, сондай-ақ мемлекеттік органдардың өтініштері; мемлекеттік органдар немесе қызмет субъектілері ұсынған ақпарат (төтенше хабарлама);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тергеп-тексеру нәтижелері туралы акті қамтылады, оған мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тергеп-тексеруге тәуелсіз сарапшыларды/мүдделі тұлғаларды тарту туралы шешім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуелсіз сарапшылардың пікірлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сынамаларды іріктеу актілері және зертханалық зерттеулердің, оларды сараптамалардың нәтижелері (олар жүргізілген кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тергеп-тексеруге қатысы бар өзге де материалдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептерін анықтау және көрсетілген талаптардың бұзылуына жол берген бақылау субъектілерін (объектілерін) айқындау үшін тергеп-тексеру жүргізу кезінде Қазақстан Республикасының заңнамасында көзделген талаптар бақылау нысанасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актінің көшірмесі оған қол қойылған күннен бастап үш жұмыс күнінен кешіктірілмей бақылау субъектісіне тапсырылады немесе хабарламасы бар хатпен жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бақылау субъектісі өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көрсетілген мерзімдерде тергеп-тексеру нәтижелері бойынша анықталған талаптарды бұзушылықтарды жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы актіде көзделген мерзімдер өткенге дейін бақылау субъектісі бұзушылықтарды жою фактілерін дәлелдейтін материалдарды қоса бере отырып, анықталған талаптарды бұзушылықтарды жою туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік құпияларды не Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, жүргізілген тергеп-тексерудің қорытындылары тергеп-тексеру аяқталған күннен кейін он жұмыс күні ішінде аумақтық бөлімшенің интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Аумақтық бөлімше өз құзыреті шегінде мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы қызметті жүзеге асыратын мемлекеттік органды Кодекстің 144-4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес Қазақстан Республикасы Бас прокуратурасы айқындаған тәртіппен тергеп-тексеру нәтижелері туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3417,106 +3395,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3777,530 +3755,530 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тергеп-тексеруді жүргізу үшін негіздер ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өсімдіктерді қорғау саласындағы тергеп-тексеру тағайындалған заңды тұлғаның немесе оның филиалының және (немесе) өкілдігінің атауы, жеке тұлғаның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, оның орналасқан жері, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, аумақ учаскесі _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өсімдіктерді қорғау саласында тергеп-тексеру жүргізу нысанысы _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тергеп-тексеру жөніндегі комиссияның құрамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комиссия төрағасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                             (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комиссия хатшысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                        (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шешімді шығарған адамның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, қолы (электрондық цифрлық қолтаңба) және лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4535,106 +4513,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4895,390 +4873,390 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктерді қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өсімдіктерді қорғау саласындағы қосымша тергеп-тексеру жүргізу туралы шешім 20____ жылғы "____" _________ №______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тергеп-тексеру жөніндегі комиссияның құрамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z157" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                           (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                            (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тергеп-тексеру жүргізу мерзімі: 20___жылғы "___" _______ бастап 20___жылғы "___" _______ дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тергеп-тексеру 20___жылғы "___" _____ бастап 20___ жылғы "___" _____ дейін ұзартылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тергеп-тексеру мерзімдерін ұзарту негіздері _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Шешімді шығарған адамның аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі, қолы (электрондық цифрлық қолтаңба) және лауазымы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5513,88 +5491,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:bookmarkStart w:name="z172" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z173" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеруге тәуелсіз  сарапшыларды/мүдделі тұлғаларды тарту туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5714,310 +5692,310 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________ қаласы, облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="149"/>
+    <w:bookmarkStart w:name="z174" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өсімдіктерді қорғау туралы" Қазақстан Республикасы Заңының _______ бабының _______ тармағына, Қазақстан Республикасы Ауыл шаруашылығы министрінің 20__ "__" _________ № ___бұйрығымен бекітілген Өсімдіктерді қорғау саласындағы тергеп-тексеру қағидаларының ____ тармағына сәйкес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z175" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z176" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және шешім  шығарған адамның лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z177" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ "____" _________ № ___өсімдіктерді қорғау саласындағы тергеп-тексеру жүргізу туралы шешім бойынша жүргізілетін өсімдіктерді қорғау саласындағы тергеп-тексеру нысанасы бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өсімдіктерді қорғау саласындағы тергеп-тексеруге мына тәуелсіз сарапшыларды/мүдделі тұлғалар тартылсын _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (арнайы білімі бар сарапшылардың және мүдделі тұлғалардың аты, әкесінің аты (бар  болса), тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тәуелсіз сарапшылардың/мүдделі тұлғалардың алдына мынадай мәселелер қойылсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z182" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z183" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z184" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z184" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тергеп-тексеру жөніндегі комиссияның төрағасы ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z185" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z186" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі),  лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6252,106 +6230,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="162"/>
+    <w:bookmarkStart w:name="z191" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z192" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z192" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсімдіктерді қорғау саласындағы тергеп-тексеру нәтижелері туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z193" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z193" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6633,884 +6611,884 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="165"/>
+    <w:bookmarkStart w:name="z194" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бақылау органының атауы ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z195" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z195" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тергеп-тексеру жүргізу туралы шешімнің (тергеп-тексеру жүргізу мерзімдерін ұзарту туралы қосымша шешімнің (ол болған кезде) күні мен нөмірі), оның негізінде тергеп-тексеру жүргізілген _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z196" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z196" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z197" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z197" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссия құрамы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z198" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z198" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z199" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z199" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                           (тегі, аты-жөні, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z200" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z200" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері: _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z201" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z201" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                             (тегі, аты-жөні, лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z202" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z202" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тергеп-тексеру жүргізу үшін тартылған тәуелсіз сарапшылардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z203" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z203" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z204" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z204" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z205" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z205" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тергеп-тексеру жүргізу кезінде тартылған мүдделі тұлғалардың аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z206" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z206" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z207" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z207" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z208" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z208" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісінің (объектісінің) атауы немесе аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тегі және орналасқан жері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z209" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z209" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z210" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z210" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z211" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тергеп-тексеру жүргізу кезеңі ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z212" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z212" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасы талаптарының бұзылу себептері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z213" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z214" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z214" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z216" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z217" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру парағының атауы және бұзушылықтар анықталған талаптар тармақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z218" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z218" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z219" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z220" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z221" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z222" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z222" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының өсімдіктерді қорғау саласындағы заңнамасының талаптарын бұзуға жол берген бақылау субъектісіне (объектісіне) қатысты Қазақстан Республикасының заңдарында көзделген шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z223" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z223" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z224" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z224" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z225" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z225" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z226" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z226" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z227" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z227" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тергеп-тексеру нәтижелері бойынша анықталған бұзушылықтарды жою мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z228" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z228" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z229" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z230" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z230" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: тергеу материалдары _________ парақта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z231" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z231" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше пікір ______ парақта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z232" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z232" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелерінің қолдары: ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>