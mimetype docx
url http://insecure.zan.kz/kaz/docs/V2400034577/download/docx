--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bc655e" w14:textId="9bc655e">
+    <w:p w14:paraId="aebe7c3" w14:textId="aebe7c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,129 +93,189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 24 маусымдағы № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 25 маусымда № 34577 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 24 маусымдағы № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 25 маусымда № 34577 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қаулының күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,192 +288,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 31-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> іске асыру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ЕТЕДІ:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -426,200 +444,168 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Осы Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидалары (бұдан әрі – Қағидалар) банктік қызметтер ұсыну жүйесін жетілдіру және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау тәртібін айқындау мақсатында "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 31-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың талаптары Қазақстан Республикасының бейрезидент-банктерінің филиалдарына қолданылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 8-4, 8-5, 8-6 және 8-7-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8-4. Банк Интернет арқылы банктік қарыз шартын жасасқанға дейін клиенттің ұялы байланыс құрылғысының абоненттік нөмірі туралы деректер енгізеді және Cәйкестендіру деректерімен алмасу орталығының (бұдан әрі – CДАО) қызметтерін пайдалану арқылы немесе банктің құрылғылары арқылы алынған биометриялық деректерді пайдалана отырып, клиентті биометриялық идентификаттау жүргізеді және клиентке Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген мәліметтер мен құжаттардан басқа, банктік қарыз бойынша мынадай ақпарат ұсынады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктік қарыз беру мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -720,110 +706,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қарызды қамтамасыз ету туралы шарттың тарабы болып табылатын кепіл ұстаушының, кепілгердің, кепілдік берушінің және өзге де тұлғаның жауапкершілігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген клиентті биометриялық идентификаттау жүргізу жөніндегі талап, берілген банктік қарыз шартының сомасы шегінде төлемдерді жүзеге асыру және (немесе) ақша аудару үшін төлем карточкасын қолдануды көздейтін банктік қарыз шартын Интернет арқылы жасасу жағдайында қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-5. Алаяқтық белгілерін анықтау мақсатында банк банктік қарыз шартын жасасу материалдарының Интернет арқылы банктік қарыз беру туралы шарт бойынша тараптардың міндеттемелері тоқтатылғаннан кейін кемінде бес жыл Интернет арқылы банктік қарыз шартын жасасу материалдарының (операцияларды жүргізу уақыты, ақпараттық жүйелер туралы деректер, идентификаттау барысында алынған деректер, жасалған транзакциялар туралы деректер, клиентке жіберілген хабарлар (SMS, push-хабарлар, колл-орталықтан қоңыраулар) сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-6. Биометриялық идентификаттау кезінде қайталанбайтын бақылау қозғалыстарының бірізділігін биометриялық идентификаттау барысында клиенттің орындауын тексеру арқылы клиенттің биометриялық деректерін қолдан жасау үшін статикалық кескінді немесе бейнежазбаны пайдаланудан қорғау қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-7. Банкте клиенттің дербес деректерін заңсыз тарату туралы ақпарат болған жағдайда, банк мыналарды қоса алғанда, бірақ онымен шектелмей қосымша қауіпсіздік шараларын жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиентті қайта биометриялық идентификаттау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -834,206 +820,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиенттің жеке сәйкестендіру нөмірін мобильдік байланыс операторының дерекқорындағы абоненттік нөмір иесінің жеке сәйкестендіру нөмірімен салыстырып тексеру немесе "электрондық үкіметтің" веб-порталы арқылы клиенттердің мобильдік телефон нөмірлері базасындағы клиенттің жеке сәйкестендіру нөмірін салыстырып тексеру арқылы осы абоненттік нөмірдің клиентке тиесілігі туралы ақпарат алу арқылы клиенттің абоненттік нөмірінің оған тиесілігін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиентке оның дербес деректерінің ұрланғаны туралы хабарлай отырып және клиенттің кредиттер ресімдеуден ерікті түрде бас тартуын белгілеу жөніндегі ұсыныммен бірге клиент көрсеткен клиенттің ұялы байланыс құрылғысының абоненттік нөміріне тексеру қоңырауын қоса алғанда, бірақ олармен шектелмей қосымша қауіпсіздік шараларын іске асырады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақпараттық және киберқауіпсіздік департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1208,55 +1178,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1582,31 +1552,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>