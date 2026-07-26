--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aebe7c3" w14:textId="aebe7c3">
+    <w:p w14:paraId="74f665d" w14:textId="74f665d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1178,55 +1178,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1552,31 +1552,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>