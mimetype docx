--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb755b7" w14:textId="bb755b7">
+    <w:p w14:paraId="9f65b9b" w14:textId="9f65b9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,2183 +93,339 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына және "Микроқаржылық қызметті жүзеге асыратын ұйым қарыз алушысының борыштық жүктемесінің коэффициентін есептеу қағидаларын және шекті мәнін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 215 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 12 маусымдағы № 27 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 12 маусымда № 34486 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 12 маусымдағы № 27 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 12 маусымда № 34486 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...53 lines deleted...]
-      "90. Банк:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...749 lines deleted...]
-      "3. Микроқаржы ұйымы:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...237 lines deleted...]
-      "6. Қарыз алушының төлем қабілеттілігін бағалау төмендегідей жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...856 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2535,55 +690,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2905,35 +1060,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>