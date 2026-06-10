--- v1 (2025-12-29)
+++ v2 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e11f68b" w14:textId="e11f68b">
+    <w:p w14:paraId="0511d11" w14:textId="0511d11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -792,449 +791,207 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 08.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...138 lines deleted...]
-        <w:t>:</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің Мемлекеттік қызметке іріктеу департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      "2-1) осы бұйрықтың 2-2-қосымшасына сәйкес Мемлекеттік әкімшілік қызметшілерді, мемлекеттік әкімшілік лауазымдарға орналасуға кандидаттарды тесттен өткізуді ұйымдастыру, бағдарламалары және қағидалары;";</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 3-1) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      "3-1) осы бұйрықтың 2-3-қосымшасына сәйкес ықпалдастырылған ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік лауазымына орналасуға іріктеу және конкурс өткізудің уақытша қағидалары бекітілсін.";</w:t>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 2024 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2995,188 +2752,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тел.____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эл. мекенжайы ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="30"/>
+    <w:bookmarkStart w:name="z100" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған құқық қорғау қызметінің ____ бағдарламасы бойынша және жеке қасиеттерді бағалауға құқық қорғау қызметінің ____ бағдарламасы бойынша тестілеуге жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау қызметіне кіретін азаматтарды тесттен өткізу қағидалары, бағдарламалары және оны ұйымдастырудың негізгі талаптарымен таныстым, келісемін және оларды орындауға міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өту мекенжайы: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуөтудіқалағанкүні:______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z105" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу өтудіқалағануақыты: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ___________________20 __ ж.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z101" w:id="31"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4005,70 +3762,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="37"/>
+          <w:bookmarkStart w:name="z109" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеуден өту туралы сертификат, осы Қағидаларға 10-қосымшаға сәйкес кандидаттардың жеке қасиеттерін бағалауға арналған тестілеу нәтижесі бойынша қорытынды немесе осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша тестілеуді өту мәндерінен төмен нәтижелерімен тестілеуден өткені туралы анықтама.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4166,70 +3923,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасымен көзделген жағдайларда мемлекеттік көрсетілетін қызметті көрсету кезінде кандидаттан алынатын төлем мөлшері, және оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="38"/>
+          <w:bookmarkStart w:name="z111" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік көрсетілетін қызмет жеке </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4299,51 +4056,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="39"/>
+          <w:bookmarkStart w:name="z112" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4358,51 +4115,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі - жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 09.00-ден 18.30-ға дейін. Мемлекеттік көрсетілетін қызметтің нәтижесін беру жұмыс уақытында, алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4568,70 +4325,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті көрсету үшін қажетті құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="40"/>
+          <w:bookmarkStart w:name="z115" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 портал арқылы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық құжат нысанындағы өтініш. Жеке басын куәландыратын құжаттар туралы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электронды үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4701,70 +4458,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген көрсетілетін қызметті беруден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="41"/>
+          <w:bookmarkStart w:name="z116" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) кандидаттың соңғы бір ай ішінде шекті мәннен төмен нәтижемен тестілеуден өтуі;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4958,70 +4715,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып көрсетілетін қызметтерге қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="42"/>
+          <w:bookmarkStart w:name="z120" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кандидат ЭЦҚ қолдану арқылы мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кандидаттың мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", мемлекеттік көрсетілетін қызмет берушінің анықтама қызметі, сондай-ақ мемлекеттік қызмет көрсету мәселелері жөніндегі "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5277,129 +5034,129 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастыруға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="43"/>
+    <w:bookmarkStart w:name="z123" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық қорғау қызметіне кіретін азаматтарды Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеу бағдарламалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z124" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z124" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бірінші бағдарлама C-GP-2, C-GP-3, C-GP-4, C-GP-5, C-GP-6, C-GP-7, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z125" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z125" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-1, C-RGP-2, C-RGP-3, C-RGP-4, C-AGP-2, C-AGP-3, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-2, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-2, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-1, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-2, C-TP-3, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-2, C-RTP-3, C-RTP-4, С-SVО-8, С-SVR-7, C-SVU-8, C-SVU-9, C-SVU-10, C-SVU-12, C-SGU-5, C-SGU-7, В-PK-1, В-PK-2, В-PK-3, В-PKО-1, В-PKО-2, В-PKО-3, С-FM-2, С-FM-3, С-FM-4, С-FMО-1, С-FMО-2, С-FMО-3, С-FMО-4 санаттағы құқық қорғау қызметінің лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z126" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z126" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z127" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z127" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5554,132 +5311,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" (15 сұрақ) Қазақстан Республикасының заңдарын, Қазақстан Республикасы Президентінің 2023 жылғы 2 қаңтардағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдарының жəне мемлекеттік фельдъегерлік қызметі қызметкерлерінің əдеп кодексін білуге арналған тестілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z128" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z128" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағдарлама бойынша тестілеуді өту мәндері барлық нормативтік құқықтық актілер бойынша сұрақтардың жалпы санынан (135 сұрақ) кем дегенде 95 дұрыс жауапты және әрбір нормативтік құқықтық актілер бойынша кем дегенде 5 дұрыс жауапты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z129" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z129" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын білуге арналған тестілерді орындау үшін жалпы уақыт 110 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z130" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z130" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші бағдарлама С-SV-8, С-SV-10, С-SVО-3, С-SVО-5, С-SVО-7, С-SVО-9, С-SVR-4, С-SVR-5, С-SVR-8, C-SVU-13, C-SVU-14, C-SGU-11, C-SGU-12, C-SGU-13, В-PK-4, В-PK-5, В-PK-6, В-PK-7, В-PK-8, В-PKО-4, В-PKО-5, В-PKО-6, В-PKО-7, В-PKО-8, С-FM-5, С-FM-6, С-FMО-5, С-FMО-6 санаттағы құқық қорғау қызметінің лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z131" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z132" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5814,132 +5571,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" (15 сұрақ) Қазақстан Республикасының заңдарын, Қазақстан Республикасы Президентінің 2023 жылғы 2 қаңтардағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдарының жəне мемлекеттік фельдъегерлік қызметі қызметкерлерінің əдеп кодексін білуге арналған тестілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z133" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z133" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағдарлама бойынша тестілеуді өту мәндері барлық нормативтік құқықтық актілер бойынша сұрақтардың жалпы санынан (105 сұрақ) кем дегенде 63 дұрыс жауапты және әрбір нормативтік құқықтық актілер бойынша кем дегенде 5 дұрыс жауапты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z134" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z134" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын білуге арналған тестілерді орындау үшін жалпы уақыт 90 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z135" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z135" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үшінші бағдарлама C-GP-4, C-GP-5, C-GP-6, C-GP-7, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-3, C-RGP-4, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-3, C-RTP-4, С-SVО-9, С-SVR-8, C-SVU-13, C-SVU-14, C-SVU-15, C-SGU-8, C-SGU-11, C-SGU-12, C-SGU-13, C-SSP-7, C-SSP-8, C-SN-5, C-SN-7, C-SN-8, В-РК-3, В-РК-4, В-РК-5, В-РК-6, В-РК-7, В-РК-8, В-РКО-3, В-РКО-4, В-РКО-5, В-РКО-6, В-РКО-7, В-РКО-8санаттағы құқық қорғау қызметінің заңгерлік мамандық бойынша тиісті білімнің бар болуын талап етпейтін лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z136" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z136" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z137" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5994,91 +5751,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"(15 сұрақ) Қазақстан Республикасының заңдарын, Қазақстан Республикасы Президентінің 2023 жылғы 2 қаңтардағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдарының жəне мемлекеттік фельдъегерлік қызметі қызметкерлерінің əдеп кодексін білуге арналған тестілер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z138" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағдарлама бойынша тестілеуді өту мәндері барлық нормативтік құқықтық актілер бойынша сұрақтардың жалпы санынан (75 сұрақ) кем дегенде 35 дұрыс жауапты және әрбір нормативтік құқықтық актілер бойынша кем дегенде 5 дұрыс жауапты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z139" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z139" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын білуге арналған тестілерді орындау үшін жалпы уақыт 60 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6182,2540 +5939,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="60"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z141" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік қызметшілерді және мемлекеттік әкімшілік лауазымдарға орналасуға үміткерлерді тестiлеу ұйымдастыру, бағдарламалары мен қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...2292 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+      Ескерту. Күші жойылды - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 08.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8749,20029 +6077,233 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мемлекеттік әкімшілік </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметшілерді, мемлекеттік </w:t>
+              <w:t>Мемлекеттік қызмет істері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік лауазымдарға</w:t>
+              <w:t>агенттігі Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">орналасуға кандидаттарды </w:t>
+              <w:t>202__жылғы "___"________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тесттен өткізуді ұйымдастыру, </w:t>
+              <w:t>№ ____бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағдарламалары және </w:t>
-[...207 lines deleted...]
-              <w:t>эл. мекенжайы __________</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="158"/>
-[...2073 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Б" корпусының мемлекеттік әкімшілік лауазымына орналасуға </w:t>
-[...17566 lines deleted...]
-    <w:bookmarkEnd w:id="580"/>
+      Ескерту. Күші жойылды - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 08.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29093,35 +6625,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>