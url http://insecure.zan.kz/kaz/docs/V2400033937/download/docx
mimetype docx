--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e85ea4" w14:textId="6e85ea4">
+    <w:p w14:paraId="b34f044" w14:textId="b34f044">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -690,380 +690,1048 @@
         <w:t>
       2. Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек қызметіне байланысты жазатайым оқиға – өзінің еңбек (қызметтік) міндеттерін немесе жұмыс берушінің не қабылдаушы тараптың тапсырмаларын орындауы кезінде жұмыскердің, жіберуші тарап жұмыскерінің өндірістік жарақаттануы, денсаулығының кенеттен нашарлауы немесе улануы салдарынан олардың еңбекке қабілеттілігінен уақытша немесе тұрақты айырылуына не қайтыс болуына әкеп соқтырған зиянды және (немесе) қауіпті өндірістік фактордың жұмыскерге, жіберуші тараптың жұмыскеріне әсер етуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйе – мемлекеттік еңбек инспекторларын тексеру, еңбек қызметіне байланысты жазатайым оқиғаларды тергеу нәтижелерін есепке алуды автоматтандыруға арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек жөнiндегi уәкiлеттi мемлекеттiк орган – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласындағы мемлекеттік саясатты қалыптастыруды және іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) еңбек жөнiндегi уәкiлеттi мемлекеттiк орган – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласындағы мемлекеттік саясатты қалыптастыруды және іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық таңбалар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+      6) электрондық еңбек биржасы ақпараттық порталы – еңбек нарығының бірыңғай ақпараттық базасы бар ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жазатайым оқиға туралы актіні электрондық форматта еңбек жөніндегі уәкілетті мемлекеттік органға жіберу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық таңбалар жиынтығы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      3. Жұмыс беруші еңбек қызметіне байланысты әрбір жазатайым оқиғаны тергеп-тексеру аяқталғаннан кейін, тергеп-тексеру материалдарына сәйкес үш жұмыс күнінен кешіктірмей жазатайым оқиға туралы актіні ресімдейді және еңбек жөніндегі уәкілетті мемлекеттік органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) электрондық еңбек биржасы ақпараттық порталы – еңбек нарығының бірыңғай ақпараттық базасы бар ақпараттық жүйе.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      4. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы актіні "Электрондық еңбек биржасы" ақпараттық порталы арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Еңбек қызметіне байланысты жазатайым оқиға туралы актіні жіберу үшін жұмыс беруші электрондық цифрлық қолтаңбасымен растап, "Электрондық еңбек биржасы" ақпараттық порталында жеке кабинетін тіркейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жұмыс беруші еңбек қызметіне байланысты әрбір жазатайым оқиғаны тергеп-тексеру аяқталғаннан кейін, тергеп-тексеру материалдарына сәйкес үш жұмыс күнінен кешіктірмей жазатайым оқиға туралы актіні ресімдейді және еңбек жөніндегі уәкілетті мемлекеттік органға жібереді.</w:t>
-[...58 lines deleted...]
-        <w:t>
       6. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы актіні электрондық форматта сканерленген көшірме түрінде жеке кабинетте бекітіп және электрондық цифрлық қолтаңбасымен растап еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйеге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1389,31 +2057,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>