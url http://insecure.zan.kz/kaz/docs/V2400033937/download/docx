--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b34f044" w14:textId="b34f044">
+    <w:p w14:paraId="93f2301" w14:textId="93f2301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -690,992 +690,594 @@
         <w:t>
       2. Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек қызметіне байланысты жазатайым оқиға – өзінің еңбек (қызметтік) міндеттерін немесе жұмыс берушінің не қабылдаушы тараптың тапсырмаларын орындауы кезінде жұмыскердің, жіберуші тарап жұмыскерінің өндірістік жарақаттануы, денсаулығының кенеттен нашарлауы немесе улануы салдарынан олардың еңбекке қабілеттілігінен уақытша немесе тұрақты айырылуына не қайтыс болуына әкеп соқтырған зиянды және (немесе) қауіпті өндірістік фактордың жұмыскерге, жіберуші тараптың жұмыскеріне әсер етуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбекті қорғау және қауіпсіздік жөніндегі цифрлық жүйе – мемлекеттік еңбек инспекторларын тексеру, еңбек қызметіне байланысты жазатайым оқиғаларды тергеу нәтижелерін есепке алуды автоматтандыруға арналған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек жөнiндегi уәкiлеттi мемлекеттiк орган – Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастары саласындағы мемлекеттік саясатты қалыптастыруды және іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Электрондық еңбек биржасы" цифрлық порталы – еңбек нарығының бірыңғай цифрлық базасы бар цифрлық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жазатайым оқиға туралы актіні электрондық форматта еңбек жөніндегі уәкілетті мемлекеттік органға жіберу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жұмыс беруші еңбек қызметіне байланысты әрбір жазатайым оқиғаны тергеп-тексеру аяқталғаннан кейін, тергеп-тексеру материалдарына сәйкес үш жұмыс күнінен кешіктірмей жазатайым оқиға туралы актіні ресімдейді және еңбек жөніндегі уәкілетті мемлекеттік органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы актіні "Электрондық еңбек биржасы" цифрлық порталы арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Еңбек қызметіне байланысты жазатайым оқиға туралы актіні жіберу үшін жұмыс беруші электрондық цифрлық қолтаңбасымен растап, "Электрондық еңбек биржасы" цифрлық порталында жеке кабинетін тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы актіні электрондық форматта сканерленген көшірме түрінде жеке кабинетте бекітіп және электрондық цифрлық қолтаңбасымен растап еңбекті қорғау және қауіпсіздік жөніндегі цифрлық жүйеге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...826 lines deleted...]
-      6. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы актіні электрондық форматта сканерленген көшірме түрінде жеке кабинетте бекітіп және электрондық цифрлық қолтаңбасымен растап еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйеге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1683,55 +1285,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2057,31 +1659,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>