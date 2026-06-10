--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b430b9" w14:textId="8b430b9">
+    <w:p w14:paraId="7689142" w14:textId="7689142">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1540,1126 +1540,1156 @@
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек мереке күндерге және атаулы күндерге жылына 1 рет, келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkStart w:name="z9" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkStart w:name="z11" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z12" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkStart w:name="z13" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z14" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkStart w:name="z15" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне –35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z16" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkStart w:name="z17" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттердегі ұрыс қимылдары кезеңінде жаралану, контузия алу, мертігу, ауру салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkStart w:name="z18" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkStart w:name="z20" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkStart w:name="z21" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде жасы он сегізге толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушылар күніне:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлігінің, Ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілерінің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай - ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілерге – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z12" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z13" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z14" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z15" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z16" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z17" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z18" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z19" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z20" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайы) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын - сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы аумағында саяси қуғын - сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қазіргі аумағында өздеріне қуғын - сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын - сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуғын-сүргіндерді орталық одақтық органдар, КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы Айрықша бас саяси Басқарма алқасының, КСР Одағы Ішкі істер халық комиссариаты - Мемлекет Қауіпсіздігі министрлігі - Ішкі істер Министрлігі жанындағы айрықша кеңестің, КСР Одағы Прокуратурасы мен КСР Одағы Ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың шешімдері бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ата–аналарымен немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын - сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 маусым – Балаларды қорғау күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде, атап айтқанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз – Қазақстан Республикасының Конституция күніне орай:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаhарманы" атағына ие болған адамдарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) құрметті азаматтарына – 10 (он) айлық есептік көрсеткіш мөлшерінде біржолғы өтемақылар төленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күніне:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қатысты қылмыстық істерді қараудың қолданыстағы тәртібі сақталатын – 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2679,1845 +2709,1805 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 27-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бірнеше санатқа жататын адамдарға атаулы күндер мен мереке күндеріне әлеуметтік көмек әр негізде төленеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z110" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z111" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтарға (отбасыларға), дүлей апат салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z112" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z113" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусынан туындаған инфекцияны жұқтырған балалардың ата-аналарына немесе өзге заңды өкілдеріне, ай сайын – ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z114" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулезбен ауыратын және денсаулық сақтау ұйымы ұсынатын тізім бойынша амбулаториялық емделуде жүрген азаматтарға қосымша тамақтануға, ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z115" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) денсаулық сақтау ұйымы ұсынатын тізім бойынша қатерлі ісікпен ауыратын азаматтарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z116" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z117" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z118" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) - 7) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z119" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек адамның (отбасының) жан басына шаққандағы орташа табысы, ең төменгі күнкөрістің бірыңғай шегінен аспайтын, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде келесі мұқтаж азаматтардың санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z120" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z121" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егде жасына байланысты өзін-өзі қызмет көрсетуге қабілетсіз адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z122" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z123" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, жылына 1 рет 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z124" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, жылына 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z125" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, осы санаттағы адамдардың растайтын құжат бойынша коммуналдық қызметтерге ақы төлеуге және отын сатып алуға – 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z126" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Семей ядролық полигоны аймағында зардап шеккендерге Қазақстан Республикасының аумағы арқылы ауруханаға жатқызу орнына дейін және кері қарай көрсетілген көлік құралдарының бір түріне жөнелту станциясынан темір жол, автомобиль жолаушылар көлігімен жол жүру ақысын төлеуге (таксиден басқа) ауруханаға жатқызу фактісін растайтын көшірме немесе басқа құжат, жылына 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z127" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қозғалуында қиындығы бар 1-топтағы мүгедектігі бар адамдарды алып жүретін жеке көмекшілерге немесе азаматтарға санаторлық-курорттық емделуге мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, ілесіп жүретін адамның санаторийде тұрғаны үшін төлемді растайтын құжатқа (шот-фактура немесе төлем туралы чек) сәйкес – 50 (елу) айлық есептік көрсеткіш мөлшерінен аспайтын сомада, жылына 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z128" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу Қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z129" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z130" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z131" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z132" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z133" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергіліті атқарушы органдарға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z134" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z135" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z136" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z137" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z138" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z139" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z140" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z141" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z142" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z143" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z144" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z145" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z146" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z147" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      10. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
-[...15 lines deleted...]
-      1) азаматтарға (отбасыларға), дүлей апат салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 7-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусынан туындаған инфекцияны жұқтырған балалардың ата-аналарына немесе өзге заңды өкілдеріне, ай сайын – ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...33 lines deleted...]
-      6) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
-[...15 lines deleted...]
-      Осы тармақтың 3) - 7) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:p>
-[...77 lines deleted...]
-      11. Әлеуметтік көмек адамның (отбасының) жан басына шаққандағы орташа табысы, ең төменгі күнкөрістің бірыңғай шегінен аспайтын, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде келесі мұқтаж азаматтардың санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурулары бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
-[...15 lines deleted...]
-      егде жасына байланысты өзін-өзі қызмет көрсетуге қабілетсіз адамдарға.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 18 және 19-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
-[...15 lines deleted...]
-      12. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z160" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, жылына 1 рет 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z125" w:id="107"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, осы санаттағы адамдардың растайтын құжат бойынша коммуналдық қызметтерге ақы төлеуге және отын сатып алуға – 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Семей ядролық полигоны аймағында зардап шеккендерге Қазақстан Республикасының аумағы арқылы ауруханаға жатқызу орнына дейін және кері қарай көрсетілген көлік құралдарының бір түріне жөнелту станциясынан темір жол, автомобиль жолаушылар көлігімен жол жүру ақысын төлеуге (таксиден басқа) ауруханаға жатқызу фактісін растайтын көшірме немесе басқа құжат, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
-[...15 lines deleted...]
-      қозғалуында қиындығы бар 1-топтағы мүгедектігі бар адамдарды алып жүретін жеке көмекшілерге немесе азаматтарға санаторлық-курорттық емделуге мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, ілесіп жүретін адамның санаторийде тұрғаны үшін төлемді растайтын құжатқа (шот-фактура немесе төлем туралы чек) сәйкес – 50 (елу) айлық есептік көрсеткіш мөлшерінен аспайтын сомада, жылына 1 рет.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
-[...15 lines deleted...]
-      13. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу Қағидаларына сәйкес есептеледі.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
-[...15 lines deleted...]
-      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z131" w:id="113"/>
-[...15 lines deleted...]
-      15. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда –Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z133" w:id="115"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергіліті атқарушы органдарға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
-[...15 lines deleted...]
-      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
-[...15 lines deleted...]
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z176" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті органмен қабылданған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 22394 болып тіркелген) анықталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z141" w:id="123"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру ағымдағы қаржы жылына Ғабит Мүсірепов атындағы аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z145" w:id="127"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z146" w:id="128"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Ғабит Мүсірепов атындағы ауданының шегінен тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z147" w:id="129"/>
-[...15 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық - әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z148" w:id="130"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z150" w:id="132"/>
-[...15 lines deleted...]
-      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) - 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z151" w:id="133"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 7-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z152" w:id="134"/>
-[...15 lines deleted...]
-      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z153" w:id="135"/>
-[...15 lines deleted...]
-      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті төлеу көрсетілген мән - жайлар туындаған айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z154" w:id="136"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z155" w:id="137"/>
-[...15 lines deleted...]
-      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z156" w:id="138"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек төлеу үшін алушылардың санаттарын қалыптастыру тәртібі және әлеуметтік көмек төлеуді жүзеге асыру Мемлекеттік корпорация арқылы Үлгілік қағидалардың 26 ​​- 32-тармақтарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z157" w:id="139"/>
-[...758 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4817,642 +4807,642 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9-1 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="177"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z146" w:id="178"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4121 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z147" w:id="179"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер мен толықтырулар енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2018 жылғы 16 мамырдағы № 24-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4744 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z148" w:id="180"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2018 жылғы 15 қазандағы № 32-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z149" w:id="181"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2019 жылғы 9 сәуірдегі № 44-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5338 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z150" w:id="182"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2019 жылғы 30 шілдедегі № 50-4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5514 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z151" w:id="183"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 17 наурыздағы № 57-4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6097 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z152" w:id="184"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 5 мамырдағы № 60-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6291 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z153" w:id="185"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 3 тамыздағы № 64-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6481 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z154" w:id="186"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2021 жылғы 11 қаңтардағы № 72-19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6988 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z155" w:id="187"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2021 жылғы 6 қыркүйектегі № 8-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24464 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z156" w:id="188"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2022 жылғы 4 наурыздағы № 15-6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27209 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z157" w:id="189"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2022 жылғы 13 қыркүйектегі № 21-5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29565 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z158" w:id="190"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2023 жылғы 25 мамырдағы № 3-41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7520-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5778,31 +5768,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>