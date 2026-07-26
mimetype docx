--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7689142" w14:textId="7689142">
+    <w:p w14:paraId="ed55374" w14:textId="ed55374">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2782,1732 +2782,1928 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бірнеше санатқа жататын адамдарға атаулы күндер мен мереке күндеріне әлеуметтік көмек әр негізде төленеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z110" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+      10. Әлеуметтік көмек жеке тұлғаның (отбасының) жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z111" w:id="55"/>
-[...15 lines deleted...]
-      1) азаматтарға (отбасыларға), дүлей апат салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтарға (отбасыларға), дүлей апат салдарынан азаматтарға (отбасыларға) немесе олардың жылжымайтын мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет – 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) немесе олардың жылжымайтын мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусынан туындаған инфекцияны жұқтырған балалардың ата-аналарына немесе өзге заңды өкілдеріне, республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) - 6) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек жеке тұлғаның (отбасының) табысына қарамастан, мұқтаж азаматтардың келесі санаттарына жылына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z112" w:id="56"/>
-[...15 lines deleted...]
-      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қатерлі ісіктер, адамның иммун тапшылығы вирусы (АИТВ) тудыратын ауруынан, "Созылмалы вирусты гепатиттер және бауыр циррозы", "Жіті миокард инфаркті (алғашқы 6 айда)" ауруынан зардап шегетін адамдарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Психикалық және мінез-құлықтық бұзылушылықтары (аурулары)" ауруынан зардап шегетін адамдарға – 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Орталық нерв жүйесінің демиелиндену аурулары, "Нерв жүйесінің дегенаративті аурулары", "Ми тамырларының аурулары (инсульттер) (бір жыл ішінде)", "Эпилепсия" ауруынан зардап шегетін адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Орфандық аурулар" ауруынан зардап шегетін адамдарға – 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егде жасына байланысты өзін-өзі қызмет көрсетуге қабілетсіз адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек табысы ескерілмей жылына бір рет келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z113" w:id="57"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусынан туындаған инфекцияны жұқтырған балалардың ата-аналарына немесе өзге заңды өкілдеріне, ай сайын – ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, сондай-ақ 1-топтағы мүгедектігі бар адамдарды ілесіп жүретін адамдарға Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторлық-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, ал мүгедектігі бар адамдарға ілесіп жүретін адамның санаторийде тұрғаны үшін төлемді растайтын құжатқа (шот-фактура немесе төлем туралы чек) сәйкес бірақ 50 (елу) айлық есептік көрсеткіш мөлшерінен аспайтын сомада, жылына 1 рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, осы санаттағы адамдардың растайтын құжат бойынша коммуналдық қызметтерге ақы төлеуге және отын сатып алуға 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу Қағидаларына сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z114" w:id="58"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауыратын және денсаулық сақтау ұйымы ұсынатын тізім бойынша амбулаториялық емделуде жүрген азаматтарға қосымша тамақтануға, ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z115" w:id="59"/>
-[...15 lines deleted...]
-      5) денсаулық сақтау ұйымы ұсынатын тізім бойынша қатерлі ісікпен ауыратын азаматтарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z116" w:id="60"/>
-[...15 lines deleted...]
-      6) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z117" w:id="61"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z118" w:id="62"/>
-[...15 lines deleted...]
-      Осы тармақтың 3) - 7) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергіліті атқарушы органдарға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z119" w:id="63"/>
-[...15 lines deleted...]
-      11. Әлеуметтік көмек адамның (отбасының) жан басына шаққандағы орташа табысы, ең төменгі күнкөрістің бірыңғай шегінен аспайтын, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде келесі мұқтаж азаматтардың санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z120" w:id="64"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурулары бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z121" w:id="65"/>
-[...15 lines deleted...]
-      егде жасына байланысты өзін-өзі қызмет көрсетуге қабілетсіз адамдарға.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z122" w:id="66"/>
-[...15 lines deleted...]
-      12. Әлеуметтік көмек жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z123" w:id="67"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, жылына 1 рет 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z124" w:id="68"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z125" w:id="69"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, осы санаттағы адамдардың растайтын құжат бойынша коммуналдық қызметтерге ақы төлеуге және отын сатып алуға – 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z126" w:id="70"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, Семей ядролық полигоны аймағында зардап шеккендерге Қазақстан Республикасының аумағы арқылы ауруханаға жатқызу орнына дейін және кері қарай көрсетілген көлік құралдарының бір түріне жөнелту станциясынан темір жол, автомобиль жолаушылар көлігімен жол жүру ақысын төлеуге (таксиден басқа) ауруханаға жатқызу фактісін растайтын көшірме немесе басқа құжат, жылына 1 рет;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z127" w:id="71"/>
-[...15 lines deleted...]
-      қозғалуында қиындығы бар 1-топтағы мүгедектігі бар адамдарды алып жүретін жеке көмекшілерге немесе азаматтарға санаторлық-курорттық емделуге мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, ілесіп жүретін адамның санаторийде тұрғаны үшін төлемді растайтын құжатқа (шот-фактура немесе төлем туралы чек) сәйкес – 50 (елу) айлық есептік көрсеткіш мөлшерінен аспайтын сомада, жылына 1 рет.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z128" w:id="72"/>
-[...15 lines deleted...]
-      13. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу Қағидаларына сәйкес есептеледі.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z129" w:id="73"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z144" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z130" w:id="74"/>
-[...15 lines deleted...]
-      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z131" w:id="75"/>
-[...15 lines deleted...]
-      15. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z132" w:id="76"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z133" w:id="77"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергіліті атқарушы органдарға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z134" w:id="78"/>
-[...15 lines deleted...]
-      Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z135" w:id="79"/>
-[...15 lines deleted...]
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z136" w:id="80"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 7-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z137" w:id="81"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z138" w:id="82"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z153" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z139" w:id="83"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z140" w:id="84"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z141" w:id="85"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z142" w:id="86"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z143" w:id="87"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z144" w:id="88"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 18 және 19-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z145" w:id="89"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z146" w:id="90"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z147" w:id="91"/>
-[...15 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z148" w:id="92"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z149" w:id="93"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z150" w:id="94"/>
-[...15 lines deleted...]
-      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z151" w:id="95"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 7-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z152" w:id="96"/>
-[...15 lines deleted...]
-      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z153" w:id="97"/>
-[...15 lines deleted...]
-      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z154" w:id="98"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда –Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z155" w:id="99"/>
-[...15 lines deleted...]
-      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z156" w:id="100"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z157" w:id="101"/>
-[...15 lines deleted...]
-      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z158" w:id="102"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z159" w:id="103"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 18 және 19-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z160" w:id="104"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z161" w:id="105"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z162" w:id="106"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z163" w:id="107"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті органмен қабылданған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 22394 болып тіркелген) анықталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z164" w:id="108"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру ағымдағы қаржы жылына Ғабит Мүсірепов атындағы аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z165" w:id="109"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z166" w:id="110"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z167" w:id="111"/>
-[...15 lines deleted...]
-      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z168" w:id="112"/>
-[...15 lines deleted...]
-      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z169" w:id="113"/>
-[...15 lines deleted...]
-      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда –Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Ғабит Мүсірепов атындағы ауданының шегінен тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z170" w:id="114"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық - әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z171" w:id="115"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z172" w:id="116"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z173" w:id="117"/>
-[...15 lines deleted...]
-      24. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z188" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) - 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z174" w:id="118"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z175" w:id="119"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z176" w:id="120"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті төлеу көрсетілген мән - жайлар туындаған айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z177" w:id="121"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z178" w:id="122"/>
-[...15 lines deleted...]
-      25. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті органмен қабылданған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 22394 болып тіркелген) анықталған.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z179" w:id="123"/>
-[...15 lines deleted...]
-      26. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру ағымдағы қаржы жылына Ғабит Мүсірепов атындағы аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек төлеу үшін алушылардың санаттарын қалыптастыру тәртібі және әлеуметтік көмек төлеуді жүзеге асыру Мемлекеттік корпорация арқылы Үлгілік қағидалардың 26 ​​- 32-тармақтарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z180" w:id="124"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4807,642 +5003,642 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9-1 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4121 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер мен толықтырулар енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2018 жылғы 16 мамырдағы № 24-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4744 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2018 жылғы 15 қазандағы № 32-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2019 жылғы 9 сәуірдегі № 44-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5338 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2019 жылғы 30 шілдедегі № 50-4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5514 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 17 наурыздағы № 57-4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6097 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 5 мамырдағы № 60-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6291 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2020 жылғы 3 тамыздағы № 64-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6481 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2021 жылғы 11 қаңтардағы № 72-19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6988 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2021 жылғы 6 қыркүйектегі № 8-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24464 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2022 жылғы 4 наурыздағы № 15-6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27209 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2022 жылғы 13 қыркүйектегі № 21-5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29565 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2017 жылғы 3 наурыздағы № 10-3 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан мәслихаты сессиясының 2023 жылғы 25 мамырдағы № 3-41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7520-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>