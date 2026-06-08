--- v2 (2026-03-12)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae96c2a" w14:textId="ae96c2a">
+    <w:p w14:paraId="e82385f" w14:textId="e82385f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,325 +100,408 @@
         </w:rPr>
         <w:t>Түпқараған ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Түпқараған аудандық мәслихатының 2023 жылғы 26 желтоқсандағы № 11/69 шешімі. Маңғыстау облысы Әділет департаментінде 2023 жылғы 29 желтоқсанда № 4660-12 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Бюджет кодексінің 33-бабының 1-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік Кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Респубкасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 мамырдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Түпқараған аудандық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 15.09.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34/160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z16" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Түпқараған ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары бектілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Түпқараған аудандық мәслихатының келесі шешімдерінің күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" 2020 жылғы 10 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50/369</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4405 болып тіркелген); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4405 болып тіркелген); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Түпқараған аудандық мәслихатының 2020 жылғы 10 желтоқсандағы № 50/369 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 6 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №30205 болып тіркелген).</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 30205 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -434,51 +517,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Түпқараған аудандық  мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      Түпқараған аудандық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -503,150 +586,150 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Нугманов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Маңғыстау облысының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жұмыспен қамтуды үйлестіру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және әлеуметтік бағдарламалар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқармасы" мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -680,1676 +763,1694 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түпқараған аудандық мәслихатының</w:t>
+              <w:t xml:space="preserve">Түпқараған аудандық мәслихатының </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 26 желтоқсандағы</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>№ 11/69 шешіміне қосымша</w:t>
+              <w:t xml:space="preserve"> № 11/69 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түпқараған ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 15.09.2025 № </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 15.09.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34/160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Түпқараған ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі-Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша аудан әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Түпқараған аудандық жұмыспен қамту, әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2)тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда айқындалған тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге әлеуметтік көмек бір рет ақшалай нысанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 8 наурыз – Халықаралық әйелдер күні: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 1 мамыр – Қазақстан халқының бірлігі мерекесі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға – 110 000 (бір жүз он мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға – 259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдарға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне - 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек ардагерлеріне – 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-6 баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 173 000 (бір жүз жетпіс үш мың) мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның, сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен тұлғаларға – 43 250 (қырық үш мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушыларға (балаларға) - 34 600 (отыз төрт мың алты жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жастан асқан зейнеткерлерге – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жаппай саяси қуғын-сүргiндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан тұлғаларға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармақ жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет өтініші берілген айдан бастап келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік мәні бар сырқатының (қатерлі ісіктер, туберкулез, адамның иммунитет тапшылығы вирусын тудыратын ауру) болуы, мемлекеттік жәрдемақы алмайтын тұлғаларға, жылына 1 рет, табыстарын есепке алмай – 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап он екі айдың ішінде – 450 000 (төрт жүз елу мың ) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап он екі айдың ішінде – 450 000 (төрт жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш берген тоқсан алдындағы республикалық бюджет туралы заңымен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің шамасынан төмен жан басына шаққандағы орташа табысы бар тұлғаларға (әлеуметтік мәні бар сырқаттың болуы) – 50 000 (елу мың) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Азаматтардың өтініші бойынша әлеуметтік көмек, Қазақстан Республикасы аумағында санаторлық-курорттық емделуге ақшалай нысанда келіседей санаттарға, табыстарын есепке алмай жылына 1 рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, 1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, тылда еңбек еткен және әскери қызмет өткерген адамдарға санаториялық-курорттық емделуге табыстарын есепке алмай, жылына 1 рет, бірақ кепілдік берілген сомадан артық емес және темір жол көлігінде жол жүру құнын төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде жылына 1 рет, табыстарын есепке алмай, санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардан өтетіп алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1 тармакпен толықтырылды - Маңғыстау облысы Түпқараған аудандық мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...1369 lines deleted...]
-    </w:p>
+      7. Әлеуметтік көмек көрсетудің тәртібі, әлеуметтік көмекті алу үшін ұсынылатын құжаттар тізбесі, әлеуметтік көмек көрсетуден бас тарту, әлеуметтік көмекті тоқтату және қайтару негіздері Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру ауданның бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2360,129 +2461,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде санаторийлік-курорттық ұйымда болу құнын санаторийлік-курорттық ұйымның банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...23 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2808,31 +2904,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>