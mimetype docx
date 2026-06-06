--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b2a533" w14:textId="7b2a533">
+    <w:p w14:paraId="e9b664d" w14:textId="e9b664d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -601,107 +601,109 @@
               </w:rPr>
               <w:t>№8/71 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z156" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – Қарағанды облысы Балқаш қалалық мәслихатының 27.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20/168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасы (бұдан әрі – Қағида) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -736,372 +738,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының Заңдарына, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі –Үлгілік Қағида) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидада пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1236,1888 +1238,3068 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні-15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      3) Қазақстан халқының бірлігі мерекесі-1 мамыр;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз -Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) Отан қорғаушы күні-7 мамыр;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль АЭС апатты еске алу күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      5) Жеңіс күні-9 мамыр;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр-Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) Саяси қуғын-сүргін құрбандарын еске алу күні- 31 мамыр;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр-Жеңіс күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) Қарттар күні-1 қазан;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр - Саяси қуғын-сүргін құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) Мүгедектігі бар адамдардың құқықтарын қорғау күні - қазан айының екінші жексенбісі;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан - Қарттар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) Республика күні-25 қазан;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазан айының екінші жексенбісі - Мүгедектігі бар адамдардың құқықтарын қорғау күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) Тәуелсіздік күні-16 желтоқсан.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан-Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z164" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z165" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 200 (екі жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне 200 (екі жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 200 (екі жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 200 (екі жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      2) 8 наурыз- Халықаралық әйелдер күніне:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      көп балалы ананың жәрдемақысын алушыларға 20 (жиырма) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      3) 1 мамыр-Қазақстан халқының бірлігі мерекесіне:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз -Халықаралық әйелдер күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      жасына байланысты зейнетақы мен жәрдемақы мөлшерлері Қазақстан Республикасының заңнамасында белгіленген ең төменгі зейнетақы мөлшерінен аспайтын әлеуметтік жәрдемақылар мен зейнетақылар алатындарға 20 (жиырма) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған және I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай – ақ құрамында төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға 5 (бес) айлық есептік көрсеткіш мөлшерінде</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Чернобыль атом электр станциясындағы апатты еске алу күні – 26 сәуір;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z167" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z168" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, Қазақстан Республикасына қоныс аудару және қоныс аудару аймақтарынан эвакуацияланған (өз бетінше кеткен) адамдарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z169" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялар, ядролық сынақтар салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z170" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z171" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 200 (екі жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 100 (жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50 (елу) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z38" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z39" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z40" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z41" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 100 (жүз) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 50 (елу) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      6) 31 мамыр – саяси қуғын-сүргін құрбандарын еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      саяси қуғын - сүргіндер құрбандары және саяси қуғын - сүргіндерден зардап шеккен адамдарға 20 (жиырма) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      7) 1 қазан - Қарттар күніне:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      жетпіс жасқа келген және одан асқан тұлғаларға 20 (жиырма) мың теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр- саяси қуғын-сүргін құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z177" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси қуғын - сүргін құрбандары мен саяси қуғын-сүргіннен зардап шеккен адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан-Қарттар күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетпіс бес жасқа толған және одан асқан адамдарға 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қазан айының екінші жексенбісі - мүгедектігі бар адамдардың құқықтарын қорғау күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      10) 16 желтоқсан-Тәуелсіздік күніне:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z58" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 16 желтоқсан - Тәуелсіздік күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының 1993 жылғы 14 сәуірдегі "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
+      1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан, "Жаппай саяси қуғын – сүргін құрбандарын оңалту туралы" 1993 жылғы 14 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларға 400 (төрт жүз) мың теңге мөлшерінде;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+        <w:t xml:space="preserve"> белгіленген тәртіппен адамдар-95 (тоқсан бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде, оқиға басталған күннен бастап алты айдан кешіктірмей, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек 100 (жүз) айлық есептік көрсеткіш мөлшерінде, бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      13) әлеуметтік маңызы бар "туберкулез" ауруы болған кезде, амбулаториялық емделу кезеңінде, азаматтың (отбасының) табысына қарамастан, бір реттік әлеуметтік көмек 30 (отыз) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде, оқиға басталған күннен бастап алты айдан кешіктірмей, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек 150 (жүз елу) айлық есептік көрсеткіш мөлшерінде, бір рет көрсетіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      14) әлеуметтік маңызы бар "қатерлі ісік" ауруы болған кезде, операциядан кейінгі емделу кезеңінде, операция жүргізілген күннен бастап, алты айдан кешіктірмей, азаматтың (отбасының) табысына қарамастан, бір реттік әлеуметтік көмек 15 (он бес) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) әлеуметтік маңызы бар "туберкулез" ауруы болған кезде, амбулаториялық емделу кезеңінде, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек 20 (жиырма) айлық есептік көрсеткіш мөлшерінде жылына 1 (бір) рет көрсетіледі және өтініш берілген айдан бастап жүзеге асырылады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      15) әлеуметтік маңызы бар, адамның иммунитет тапшылығы вирусын тасымалдаушы және адамның иммунитет тапшылығы вирусынан пайда болған ауруы болған кезде, азаматтың (отбасының) табысына қарамастан, бір реттік әлеуметтік көмек 15 (он бес) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әлеуметтік маңызы бар ауру болған кезде, әлеуметтік көмек республикалық бюджет туралы Заңмен тиісті қаржы жылына белгіленген 1 (бір) еселенген ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табысы бар адамға 20 (жиырма) айлық есептік көрсеткіш мөлшерінде жылына 1 (бір) рет көрсетіледі және өтініш берілген айдан бастап жүзеге асырылады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) әлеуметтік маңызы бар, адамның иммунитет тапшылығы вирусын тасымалдаушы және адамның иммунитет тапшылығы вирусынан пайда болған ауруы болған кезде, балаларға, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек он сегіз жасқа дейінгі баланың заңды өкіліне Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 2,0 (екі) еселенген мөлшерінде, ай сайын көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) азаматтың (отбасының) жан басына шаққандағы орташа табысы Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жағдайда, жергілікті (пешпен) жылытылатын жеке тұрғын үйлерде тұратын, оның жеке меншік иесі (жалдаушылары) немесе меншік иесінің (жалдаушының) отбасы мүшелері болып табылатын, оларда және отбасы мүшелерінде басқа тұрғын үй болмаған жағдайда Ұлы Отан соғысының ардагерлері, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері, бірінші және екінші топтардағы мүгедектігі бар адамдар, мүгедектігі бар балалары бар немесе оларды тәрбиелеп отырған отбасылар, денсаулық сақтау саласындағы уәкілетті орган бекiтетiн аурулар тiзiмiнде аталған кейбiр созылмалы аурулардың ауыр түрлерiмен ауыратын адамдар, жасына қарай зейнет демалысына шыққан зейнеткерлер, кәмелетке толғанға дейiн ата-аналарынан айырылған жиырма тоғыз жасқа толмаған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар, қандастар, экологиялық зiлзалалар, табиғи және техногендi сипаттағы төтенше жағдайлар салдарынан тұрғын үйiнен айырылған адамдар, "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар, көпбалалы отбасылар, мемлекеттiк немесе қоғамдық мiндеттерiн, әскери қызметiн орындау кезiнде, ғарыш кеңістігіне ұшуды дайындау немесе жүзеге асыру кезінде, адам өмiрiн құтқару кезiнде, құқық тәртiбiн қорғау кезiнде қаза тапқан (қайтыс болған) адамдардың отбасылары, асырауында кәмелетке толмаған балалары және жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын, бірақ жиырма үш жасқа толмаған балалары бар жесір әйелдер (тұл ер адамдар) және толық емес отбасылар үшін, қатты отынды (көмір) сатып алуға бір реттік әлеуметтік көмек жылыту маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде, жылына 1 рет көрсетіледі;</w:t>
+      17) қатты отын сатып алуға әлеуметтік көмек, меншік иелері болып табылатын пешпен жылытылатын жеке тұрғын үй қорында тұратын, оларда және отбасы мүшелерінде басқа тұрғын үй болмаған және республикалық бюджет туралы Заңмен тиісті қаржы жылына белгіленген 2 (екі) еселенген ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табысы болған кезде жасына байланысты зейнеткерлерге, бірінші және екінші топтағы мүгедектігі бар адамдарға, көпбалалы отбасыларға, атаулы әлеуметтік көмек алушыларға, он сегіз жасқа дейінгі мүгедек балаларды тәрбиелеп отырған отбасыларға, жетім баланың (жетім балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қорғаншыларына немесе қамқоршыларына жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      18) жетімдік, ата-ана қамқорлығының болмауы, азаматтың (отбасының) табысына қарамастан, он сегіз жасқа дейінгі баланың заңды өкіліне бір реттік әлеуметтік көмек 10 (он) айлық есептік көрсеткіш мөлшерінде, жылына бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің қатты отын сатып алуға байланысты нақты шығындары негізге алына отырып айқындалады, жылыту маусымының басында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      19) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы, басқа адамның көмегіне мұқтаждығы дәрігерлік-консультациялық комиссияның қорытындысына сәйкес, адамның (отбасының) жан басына шаққандағы орташа табысы Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспағанда, бір реттік әлеуметтік көмек 10 (он) айлық есептік көрсеткіш мөлшерінде жылына бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жеке тұрғын үйде отын сатып алуға әлеуметтік көмек алуға құқығы бар бірнеше адам тұрған жағдайда өтемақы олардың біреуіне ғана төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      20) бас бостандығынан айыру орындарынан босатылған кезде, босап шыққан күннен бастап пробация қызметінің есебінде болуы алты айдан кеш емес уақытта, азаматтың (отбасының) табысына қарамастан, әлеуметтік көмек 15 (он бес) айлық есептік көрсеткіш мөлшерінде, бір рет көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алу үшін өтініш беруші жылыту маусымының басында келесі құжаттарды қоса бере отырып өтінішпен жүгінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z75" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z180" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның қатты отын сатып алуға жұмсаған шығындарын растайтын акті және/немесе құжат (чектердің көшірмелері, жүкқұжат, анықтама, т. б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z181" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасы мүшелерінің) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z182" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәртебесін растайтын құжаттың көшірмесі (зейнетақы куәлігі, мүгедектігі туралы анықтама, балалардың туу туралы куәлігі, жергілікті атқарушы органның қаулысы не бұйрығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z79" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жылжымайтын мүлікке тіркелген құқықтардың жоқ (бар) екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z183" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы банктік шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z81" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z92" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жан басына шаққандағы орташа табысы республикалық бюджет туралы Заңмен тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспағанда, әлеуметтік көмек бір рет – 15 (он бес) айлық есептік көрсеткіш мөлшерінде келесі санаттарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z84" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бас бостандығынан айыру орындарынан босатылған адамдарға, анықтама негізінде босатылған күннен бастап үш айдан кеш емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z184" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пробация қызметінің есебінде тұрған адамдарға, анықтама негізінде босатылған күннен бастап үш айдан кеш емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z185" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жетім балаларға, ата-анасының қамқорлығынсыз қалған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z186" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z187" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) негізінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z188" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады. Отбасының жан басына шаққандағы орташа кірісін есепті кезеңдегі (алдыңғы тоқсандағы) отбасының жиынтық кірісі көрсетілген кезеңдегі айлар санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z189" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, егер олар толық мемлекеттік қамтамасыз етуде болмаса, әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Табыс есебінсіз біржолғы әлеуметтік көмек азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z96" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) Қазақстан Республикасы аумағында санаторийлік-курорттық емдеуге әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z190" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторийлік-курорттық ұйымда бірінші топтағы мүгедектігі бар адамды (заңнамаға сәйкес, еңбек жарақатын алған немесе жұмыс берушінің кінәсінен кәсіптік ауруға шалдыққан мүгедек адамдарды қоспағанда) бірге алып жүргені үшін халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде жылына бір рет көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z191" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ардагерлер туралы" Қазақстан Республикасының 2020 жылғы 6 мамырдағы №322-VI Заңының 3-бабының </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+      Қазақстан Республикасы "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ардагерлерге табысына қарамастан санаторийлік-курорттық ұйымда 14 күннен аспайтын мерзімде болу құнын, бірақ мүгедектігі бар адамдар үшін белгіленген санаторийлік-курорттық емдеуге кепілдендірілген сомадан аспайтын жылына 1 (бір) рет өтем түрінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z97" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 және одан жоғары жастағы зейнеткерлерге республикалық бюджет туралы Заңда тиісті қаржы жылына белгіленген екі еселенген ең төменгі күнкөріс деңгейінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысын ескере отырып, санаторийлік-курорттық ұйымда болған 12 күнге дейін жылына 1 (бір) рет мүгедектігі бар адамдар үшін халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын құнын өтеу түрінде (әзірленген абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z98" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіздер болған кезде санаторийлік-курорттық емдеуге әлеуметтік көмек тек бір негіз бойынша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z99" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторийлік-курорттық ем алған сәттен бастап екі айдан кешіктірілмей келесі құжаттарды қоса бере отырып, өтініш негізінде ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z100" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z101" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z192" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z193" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табыс ескеріле отырып көрсетілетін санаттар үшін адамның (отбасының) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z194" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z195" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік-курорттық емдеуден өту орнына дейін және кері қайту жолақысы құнын төлеу санаторий-курорттық ем алушының өз қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z196" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2) коммуналдық қызметтерге төлеуге және отын сатып алуға әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z197" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z198" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z199" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z200" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z201" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек азаматтардан өтініштер талап етілмей, табыс есебінсіз, Мемлекеттік корпорация ұсынған тізімдер бойынша, 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде жылыту маусымының басында жылына бір рет көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z202" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-3) "Алтын алқа" немесе "Күміс алқа" алқаларымен марапатталған көп балалы аналарға, сондай-ақ мектепке дейінгі білім беру ұйымдарына баратын көп балалы отбасыларға мемлекеттік ақпараттық жүйелерден алынған ақпарат негізінде ақшалай төлем түріндегі әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z203" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем күнтізбелік жылда бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) бір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z103" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z104" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z105" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z106" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z107" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы Заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 8-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс ЖАО-мен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z115" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z116" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z117" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z118" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z119" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3132,332 +4314,424 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z120" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z121" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z122" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z123" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z124" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z125" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Балқаш қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z126" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z127" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z206" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z129" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z130" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z131" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z132" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z133" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z134" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3492,52 +4766,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z135" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3552,52 +4826,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z136" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3612,371 +4886,587 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 15-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z138" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z139" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z140" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z141" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z142" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z143" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z144" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 20-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сұраныс қалыптастырылғаннан кейін Мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z146" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап екі жұмыс күні ішінде Мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z147" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 21-тармаққа өзгерістер енгізілді - Қарағанды облысы Балқаш қалалық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z149" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z150" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей Мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z151" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4055,602 +5545,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8/71</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="145"/>
+    <w:bookmarkStart w:name="z116" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балқаш қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z117" w:id="146"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z117" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Балқаш қалалық мәслихатының 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №2519 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z118" w:id="147"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z118" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Балқаш қалалық мәслихатының 2014 жылғы 28 наурыздағы №26/208 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №2582 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z119" w:id="148"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z119" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Балқаш қалалық мәслихатының 2015 жылғы 6 ақпандағы №35/288 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгертулер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №2982 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z120" w:id="149"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z120" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Балқаш қалалық мәслихатының 2016 жылғы 4 мамырдағы №2/21 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгертулер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №3836 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z121" w:id="150"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z121" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Балқаш қалалық мәслихатының 2016 жылғы 23 желтоқсандағы №7/67 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгертулер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4108 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z122" w:id="151"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z122" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Балқаш қалалық мәслихатының 2018 жылғы 30 наурыздағы №18/160 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4720 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z123" w:id="152"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z123" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Балқаш қалалық мәслихатының 2018 жылғы 27 тамыздағы № 22/196 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4960 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z124" w:id="153"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z124" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Балқаш қалалық мәслихатының 2018 жылғы 6 желтоқсандағы №24/210 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5072 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z125" w:id="154"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z125" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Балқаш қалалық мәслихатының 2019 жылғы 12 маусымдағы №29/249 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы № 24/176 шешіміне өзгерістер мен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5385 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z126" w:id="155"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z126" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды облысы Балқаш қалалық мәслихатының 2019 жылғы 25 желтоқсандағы №35/285 "Қалалық мәслихаттың 2013 жылғы 24 желтоқсандағы №24/176 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5662 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z127" w:id="156"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z127" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қарағанды облысы Балқаш қалалық мәслихатының 2021 жылғы 10 ақпандағы №2/16 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Балқаш қалалық мәслихатының 2013 жылғы 24 желтоқсандағы №24/176 шешіміне өзгерістер енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6200 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z128" w:id="157"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z128" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қарағанды облысы Балқаш қалалық мәслихатының 2023 жылғы 26 сәуірдегі №2/19 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Балқаш қалалық мәслихатының 2013 жылғы 24 желтоқсандағы №24/176 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6400-09 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4976,31 +6466,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>