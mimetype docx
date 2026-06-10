--- v0 (2025-12-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d793764" w14:textId="d793764">
+    <w:p w14:paraId="f52891b" w14:textId="f52891b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,369 +85,479 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы облысының Қонаев қаласының әкімшілік шекарасында (25 км) Қапшағай су қоймасының су қорғау аймақтары мен белдеулерін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы әкімдігінің 2023 жылғы 25 желтоқсандағы № 454 қаулысы. Алматы облысы Әділет департаментінде 2023 жылғы 26 желтоқсанда № 6062-05 болып тіркелді. Күші жойылды - Алматы облысы әкімдігінің 2026 жылғы 16 ақпандағы № 17 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Алматы облысы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Су Кодексінің 39 және 116-баптарына, "Су қорғау аймақтары мен белдеулерін белгілеу қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 18 мамырдағы №19-1/446 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №11838 болып тіркелген) сәйкес Алматы облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы қаулының 1-қосымшасына сәйкес Алматы облысының Қонаев қаласының әкімшілік шекарасында (25 км) Қапшағай су қоймасының су қорғау аймақтары мен белдеулері белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының 2-қосымшасына сәйкес Алматы облысының Қонаев қаласының әкімшілік шекарасында (25 км) Қапшағай су қоймасының су қорғау аймақтары мен белдеулерінің шаруашылықта пайдалану арнайы режимі белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Алматы облысының табиғи ресурстар және табиғатты пайдалануды реттеу басқармасы" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулының Алматы облысы Әділет департаментінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны Алматы облысы әкімдігінің интернет-ресурсында оның ресми жарияланғаннан кейін орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Алматы облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы облысының әкімі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М. Султангазиев</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Су ресурстары және ирригация министрлігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Су шаруашылығы комитетінің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Су ресурстарын пайдалануды реттеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        және қорғау жөніндегі Балқаш-Алакөл бассейндік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        инспекциясы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -479,53 +591,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алматы облысы әкімдігінің
-[...1 lines deleted...]
-№ 454 қаулысына 1-қосымша</w:t>
+              <w:t>Алматы облысы әкімдігінің 2023 жылғы 25 желтоқсандағы № 454 қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
@@ -750,122 +860,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы облысының Қонаев қаласының әкімшілік шекарасында (25 км) Қапшағай су қоймасының су қорғау аймақтары мен белдеулері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 500-1000 </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (балтикалық жүйесінің 479,0 метр белгісінен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35-100</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (балтикалық жүйесінің 479,0 метр белгісінен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -920,436 +1034,492 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алматы облысы әкімдігінің
-[...1 lines deleted...]
-№ 454 қаулысына 2-қосымша</w:t>
+              <w:t>Алматы облысы әкімдігінің 2023 жылғы 25 желтоқсандағы № 454 қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы облысының Қонаев қаласының әкімшілік шекарасында (25 км) Қапшағай су қоймасының су қорғау аймақтары мен белдеулерін шаруашылықта пайдалану арнайы режимі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Су қорғау белдеулерінің шегінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су объектілерінің сапалық және гидрологиялық жай-күйін нашарлататын (ластану, қоқыстану, сарқылу) шаруашылық қызметіне немесе өзге де қызметке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су шаруашылығы және су жинайтын құрылысжайлар мен олардың коммуникацияларын, көпірлерді, көпір құрылысжайларын, айлақтарды, порттарды, пирстерді және су көлігі қызметіне байланысты өзге де көліктік инфрақұрылым, кәсіпшілік балық өсіру, балық шаруашылығы технологиялық су айдындары объектілерін, жаңартылатын энергия көздерін (гидродинамикалық су энергиясын) пайдалану объектілерін, сондай-ақ су объектісіндегі рекреациялық аймақтарды қоспағанда, демалыс және (немесе) сауықтыру мақсатындағы ғимараттар мен құрылысжайларды салмай, ғимараттар мен құрылысжайларды салуға және пайдалануға. Осы тармақшаның ережесі Қазақстан Республикасы Су кодексінің 145-1-бабында көрсетілген шарттарды ескере отырып қолданылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бау-бақша егуге және саяжай салуға жер учаскелерін беруге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су объектілерінің және олардың су қорғау аймақтары мен белдеулерінің ластануын болғызбайтын құрылыстармен және құрылғылармен қамтамасыз етілмеген қазіргі бар объектілерді пайдалануға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жекелеген учаскелерді шалғындандыруға, егін егуге және ағаш отырғызуға арналған жерлерді өңдеуді қоспағанда, топырақ және өсімдік қабатын бұзатын жұмыстарды жүргізуге (оның ішінде жер жыртуға, мал жаюға, пайдалы қазбаларды өндіруге);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шатыр қалашықтарын, көлік құралдары үшін тұрақты тұрақтарды, малдың жазғы жайылым қостарын орналастыруға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) пестицидтер мен тыңайтқыштардың барлық түрлерін қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Су қорғау аймақтарының шегінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су объектілерін және олардың су қорғау аймақтары мен белдеулерінің ластануы мен қоқыстануын болғызбайтын құрылыстармен және құрылғылармен қамтамасыз етілмеген жаңа және реконструкцияланған объектілерді пайдалануға беруге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғимараттарға, құрылыстарға, коммуникацияларға және басқа да объектілерге реконструкция жүргізуге, сондай-ақ құрылыс, су түбін тереңдету және жарылыс жұмыстарын жүргізуге, пайдалы қазбалар өндіруге, кәбіл, құбыр және басқа да коммуникацияларды төсеуге, белгіленген тәртіппен жергілікті атқарушы органдармен, бассейндік инспекциялармен, қоршаған ортаны қорғау саласындағы уәкілетті мемлекеттік органмен, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органмен және басқа да мүдделі органдармен келісілген жобасы жоқ бұрғылау, жер қазу және өзге де жұмыстар жүргізуге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тыңайтқыштар, пестицидтер, мұнай өнімдерін сақтайтын қоймаларды, көлік құралдары мен ауыл шаруашылығы техникасына техникалық қызмет көрсету, оларды жуу пункттерін, механикалық шеберханаларды, тұрмыстық және өнеркәсіп қалдықтарын төгетін құрылғыны, аппаратураларды пестицидтермен толтыратын алаңдарды, авиациялық-химиялық жұмыстар жүргізуге арналған ұшу-қону жолақтарын орналастыруға және салуға, сондай-ақ судың сапасына кері әсер ететін басқа да объектілерді орналастыруға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мал шаруашылығы фермалары мен кешендерін, сарқынды су жинағыштарды, сарқынды сумен суарылатын егістіктерді, зираттарды, мал қорымдарын (биотермиялық шұңқырларды), сондай-ақ жерүсті және жерасты суларының микробпен ластану қаупіне себепші болатын басқа да объектілерді орналастыруға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жүктелім нормасынан асырып мал жаюға, су тоғандарының режимін нашарлататын мал тоғыту мен санитариялық өңдеуге және шаруашылық қызметінің басқа да түрлеріне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) су көздеріндегі су кемерінен екі мың метрге жетпейтін қашықтықта орналасқан ауыл шаруашылығы дақылдары мен орман екпелерін пестицидтермен авиациялық өңдеу және авиация арқылы минералдық тыңайтқыштармен қоректендіру тәсілін қолдануға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) концентрациясының жол берілетін шегі белгіленбеген пестицидтерді қолдануға, қардың үстіне тыңайтқыш себуге, сондай-ақ залалсыздандырылмаған көң қосылған сарқынды суды және тұрақты хлорорганикалық пестицидтерді тыңайтқыш ретінде пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Су қорғау аймағында мәжбүрлі санитариялық өңдеу жүргізу қажет болған жағдайда уыттылығы әлсіз және орташа тұрақсыз пестицидтерді қолдануға жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1671,35 +1841,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>