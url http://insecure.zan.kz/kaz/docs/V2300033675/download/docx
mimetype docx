--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2bd390" w14:textId="c2bd390">
+    <w:p w14:paraId="7c616d2" w14:textId="7c616d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың дерекқорын қалыптастыру қағидаларын және Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыс туралы, сондай-ақ алушылар мен зейнетақы төлемдерінің мөлшерлері туралы ақпарат алмасу қағидаларын бекіту туралы</w:t>
+        <w:t>Міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың дерекқорын қалыптастыру қағидаларын және Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының цифрлық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыс туралы, сондай-ақ алушылар мен зейнетақы төлемдерінің мөлшерлері туралы ақпарат алмасу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 23 қарашадағы № 485 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 24 қарашада № 33675 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1239,51 +1259,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z110" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2) автоматтандырылған ақпараттық жүйе (бұдан әрі – ААЖ) – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      2) автоматтандырылған цифрлық жүйе (бұдан әрі – АЦЖ) – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологияларды, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z111" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        3) бірыңғай жинақтаушы зейнетақы қоры (бұдан әрі – БЖЗҚ) – зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті, сондай-ақ осы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1359,91 +1379,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        6) міндетті кәсіптік зейнетақы жарналары (бұдан әрі – МКЗЖ) – агенттер меншікті қаражатының есебінен БЖЗҚ-ға еңбек жағдайлары зиянды жұмыстармен айналысатын, кәсіптері жұмыскерлер өндірістерінің, жұмыстарының, кәсіптерінің тізбесінде көзделген жұмыскерлердің пайдасына аударған ақша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z115" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       7) міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың дерекқоры – МЗЖ, ЖМЗЖ, МКЗЖ бойынша аударылған төлемдер бойынша "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТМДҚ) және "Төлемдерді өңдеуді ұйымдастыру" ААЖ-дан қалыптастырылған мәліметтер;</w:t>
+      7) міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың дерекқоры – МЗЖ, ЖМЗЖ, МКЗЖ бойынша аударылған төлемдер бойынша "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТМДҚ) және "Төлемдерді өңдеуді ұйымдастыру" АЦЖ-дан қалыптастырылған мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z116" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       8) жеке зейнетақы шоты (бұдан әрі – ЖЗШ) – Қазақстан Республикасының заңнамасына сәйкес міндетті зейнетақы жарналары салымшысының, өзі үшін міндетті кәсіптік зейнетақы жарналары, ерікті зейнетақы жарналары аударылған жеке тұлғаның (зейнетақы төлемдерін алушының) міндетті зейнетақы жарналары не міндетті кәсіптік зейнетақы жарналары не ерікті зейнетақы жарналары, инвестициялық кіріс, өсімпұл және өзге де түсімдер есепке алынатын және зейнетақы төлемдері жүргізілетін жеке атаулы шоты;</w:t>
+      8) жеке зейнетақы шоты (бұдан әрі – ЖЗШ) – Қазақстан Республикасының заңнамасына сәйкес міндетті зейнетақы жарналары салымшысының, өзі үшін міндетті кәсіптік зейнетақы жарналары, ерікті зейнетақы жарналары аударылған жеке тұлғаның (зейнетақы төлемдерін алушының) міндетті зейнетақы жарналары не міндетті кәсіптік зейнетақы жарналары не ерікті зейнетақы жарналары, инвестициялық кіріс, өсімпұл және өзге де түсімдер есепке алынатын және зейнетақы төлемдері жүргізілетін жеке атаулы шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z117" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       9) жеке тұлғалардың мемлекеттік дерекқоры (бұдан әрі – ЖТМДҚ) – азаматтық жағдайды сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;</w:t>
+      9) жеке тұлғалардың мемлекеттік дерекқоры (бұдан әрі – ЖТМДҚ) – азаматтық жағдайды сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z118" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыс берушінің міндетті зейнетақы жарналары (бұдан әрі – ЖМЗЖ) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен агенттер меншікті қаражаты есебінен шартты зейнетақы шотына аударған ақша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z119" w:id="23"/>
     <w:p>
@@ -1459,166 +1479,330 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган (бұдан әрі – ОАО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z120" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) "Төлемдерді өңдеуді ұйымдастыру" ААЖ (бұдан әрі – "ТӨҰ" ААЖ) – МЗЖ, МКЗЖ бойынша төлемдерді қабылдауға, өңдеуге, қалыптастыруға арналған ААЖ;</w:t>
+      12) "Төлемдерді өңдеуді ұйымдастыру" АЦЖ (бұдан әрі – "ТӨҰ" АЦЖ) – МЗЖ, МКЗЖ бойынша төлемдерді қабылдауға, өңдеуге, қалыптастыруға арналған АЦЖ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z121" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) шартты зейнетақы шоты (бұдан әрі - ШЗШ) – бірыңғай жинақтаушы зейнетақы қорында жеке тұлғаның атына ашылған, жұмыс берушінің келіп түскен міндетті зейнетақы жарналары және Қазақстан Республикасының заңнамасына сәйкес өзге де түсімдер туралы мәліметтер, сондай-ақ тиісті қаржы жылы жұмыс берушінің міндетті зейнетақы жарналары есебінен төленетін зейнетақы төлемдерінің мөлшері туралы мәліметтер есепке алынатын шот.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z122" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. ОАО ААЖ және БЖЗҚ өзара іс-қимыл туралы келісімді (бұдан әрі – Келісім) жасасу жолымен ОАО, БЖЗҚ, сондай-ақ Мемлекеттік корпорация алынған ақпаратты өздеріне берілген, Қазақстан Республикасының әлеуметтік-еңбек, сондай-ақ ақпараттандыру және ақпараттық қауіпсіздік саласындағы заңнамада айқындалған өкілеттіктер шеңберінде өзара іс-қимыл және интеграциялау мақсатында пайдаланады.</w:t>
+      3. ОАО АЦЖ және БЖЗҚ өзара іс-қимыл туралы келісімді (бұдан әрі – Келісім) жасасу жолымен ОАО, БЖЗҚ, сондай-ақ Мемлекеттік корпорация алынған ақпаратты өздеріне берілген, Қазақстан Республикасының әлеуметтік-еңбек, сондай-ақ цифрландыру және киберқауіпсіздік саласындағы заңнамада айқындалған өкілеттіктер шеңберінде өзара іс-қимыл және интеграциялау мақсатында пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z123" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың дерекқорын қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z124" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. МЗЖ, ЖМЗЖ, МКЗЖ аударылған жеке тұлғалардың дерекқоры МЗЖ, ЖМЗЖ, МКЗЖ аударған жеке тұлғалар бойынша ЖТМДҚ және "ТӨҰ" ААЖ мәліметтері негізінде қалыптастырылады және әрбір салымшы (алушы) бойынша:</w:t>
+      4. МЗЖ, ЖМЗЖ, МКЗЖ аударылған жеке тұлғалардың дерекқоры МЗЖ, ЖМЗЖ, МКЗЖ аударған жеке тұлғалар бойынша ЖТМДҚ және "ТӨҰ" АЦЖ мәліметтері негізінде қалыптастырылады және әрбір салымшы (алушы) бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тегі, аты, әкесінің аты (бар болса), туған күні, жынысы, азаматтығы;</w:t>
+      2) тегі, аты, әкесінің аты (ол болған жағдайда), туған күні, жынысы, азаматтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке басты куәландыратын құжаттың түрі, сериясы, нөмірі, құжаттың берілген күні және оны берген орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1629,166 +1813,432 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке басты куәландыратын құжаттың нөмірі және берілген күнінің өзгергені туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) салымшының (алушының) деректемелері, азаматтығы, мәртебесінің өзгергені туралы деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. МЗЖ, ЖМЗЖ, МКЗЖ аударылған жеке тұлғалардың дерекқоры күнделікті негізде жаңарту арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z126" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. "ТӨҰ" ААЖ күн сайын жеке тұлғалардың МЗЖ, МКЗЖ бойынша жеке тұлғалардың дерекқорындағы дербес деректерін ЖТМДҚ-дағы мәліметтермен салыстырып тексеруді жүргізеді және айырмашылықтар анықталған кезде оларды ЖТМДҚ-дағы деректермен сәйкестікке келтіреді.</w:t>
+      6. "ТӨҰ" АЦЖ күн сайын жеке тұлғалардың МЗЖ, МКЗЖ бойынша жеке тұлғалардың дерекқорындағы дербес деректерін ЖТМДҚ-дағы мәліметтермен салыстырып тексеруді жүргізеді және айырмашылықтар анықталған кезде оларды ЖТМДҚ-дағы деректермен сәйкестікке келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z127" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік корпорацияға МЗЖ, ЖМЗЖ, МКЗЖ төлеу бойынша агенттерден, "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің 774-бабына сәйкес бірыңғай жиынтық төлемді төлеушілер болып табылатын жеке тұлғалардан, сондай-ақ Кодекстің 248-бабының </w:t>
+      7. Мемлекеттік корпорацияға МЗЖ, ЖМЗЖ, МКЗЖ төлеу бойынша агенттерден, "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>820-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бірыңғай жиынтық төлемді төлеушілер болып табылатын жеке тұлғалардан, сондай-ақ Әлеуметтік Кодекстің 248-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жеке тұлғалардан МЗЖ, ЖМЗЖ, МКЗЖ, өсімпұл түскен кезде "ТӨҰ" ААЖ күн сайын жеке тұлғалардың дербес деректерін ЖТМДҚ-дағы мәліметтермен салыстырып тексеруді жүргізеді.</w:t>
+        <w:t xml:space="preserve"> көрсетілген жеке тұлғалардан МЗЖ, ЖМЗЖ, МКЗЖ, өсімпұл түскен кезде "ТӨҰ" АЦЖ күн сайын жеке тұлғалардың дербес деректерін ЖТМДҚ-дағы мәліметтермен салыстырып тексеруді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғалардың дербес деректері ЖТМДҚ деректерімен сәйкес келген кезде, оның ішінде Қазақстан Республикасының уәкілетті органы берген, қолданыстағы жеке басты куәландыратын құжат (құжаттар) болуы, Қазақстан Республикасының уәкілетті органы берген жеке басты куәландыратын қолданыстағы құжаты (құжаттары) жоқ салымшылар (алушылар) Еуразиялық экономикалық одаққа мүше мемлекеттердің азаматтарына қатысты болуы Мемлекеттік корпорация БЖЗҚ-ға агенттер аударған МЗЖ, ЖМЗЖ, МКЗЖ, өсімпұлдар туралы мәліметтерді жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғалардың дербес деректері ЖТМДҚ деректеріне сәйкес келмеген, оның ішінде салымшының (алушының) жеке басын куәландыратын Қазақстан Республикасының уәкілетті органы берген қолданыстағы құжаттар болмаған, Қазақстан Республикасының уәкілетті органы берген жеке басты куәландыратын қолданыстағы құжаты (құжаттары) жоқ салымшылар (алушылар) Еуразиялық экономикалық одаққа мүше мемлекеттердің азаматтарына қатысы болмаған, қайтыс болуы ЖТМДҚ-дағы мәліметтерге сәйкес МЗЖ, ЖМЗЖ, МКЗЖ, өсімпұл төленетін кезеңнен бұрын басталған салымшының (алушының) қайтыс болғаны туралы мәліметтер болған кезде Мемлекеттік корпорация қайтару себебін көрсете отырып, агентке МЗЖ, МКЗЖ, өсімпұл сомаларын "ТӨҰ" АЖ арқылы электрондық түрде қайтаруды жүзеге асырады.</w:t>
+      Жеке тұлғалардың дербес деректері ЖТМДҚ деректеріне сәйкес келмеген, оның ішінде салымшының (алушының) жеке басын куәландыратын Қазақстан Республикасының уәкілетті органы берген қолданыстағы құжаттар болмаған, Қазақстан Республикасының уәкілетті органы берген жеке басты куәландыратын қолданыстағы құжаты (құжаттары) жоқ салымшылар (алушылар) Еуразиялық экономикалық одаққа мүше мемлекеттердің азаматтарына қатысы болмаған, қайтыс болуы ЖТМДҚ-дағы мәліметтерге сәйкес МЗЖ, ЖМЗЖ, МКЗЖ, өсімпұл төленетін кезеңнен бұрын басталған салымшының (алушының) қайтыс болғаны туралы мәліметтер болған кезде Мемлекеттік корпорация қайтару себебін көрсете отырып, агентке МЗЖ, МКЗЖ, өсімпұл сомаларын "ТӨҰ" ЦЖ арқылы электрондық түрде қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. МЗЖ, ЖМЗЖ, МКЗЖ аударылған жеке тұлғалардың дербес деректерінің өзгеруі туралы мәліметтерді БЖЗҚ-ға беру МЗЖ, ЖМЗЖ, МКЗЖ аударылған жеке тұлғалардың дерекқорына өзгерістер енгізілген күннен кейінгі бір жұмыс күнінен кешіктірмей ақпараттық өзара іс-қимылды ұйымдастыру мақсатында жасалатын Келісімде айқындалған электрондық тәсілмен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z129" w:id="33"/>
     <w:p>
       <w:pPr>
@@ -1910,196 +2360,236 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидалары</w:t>
+        <w:t xml:space="preserve"> Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының цирфлық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z59" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
+      1. Осы Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының цифрлық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және орталық атқарушы орган мен бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы ақпарат алмасу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және орталық атқарушы орган мен бірыңғай жинақтаушы зейнетақы қорының цифрлық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы ақпарат алмасу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2128,51 +2618,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z62" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) автоматтандырылған ақпараттық жүйе (бұдан әрі – ААЖ) – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      2) автоматтандырылған цифрлық жүйе (бұдан әрі – АЦЖ) – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологияларды, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бірыңғай жинақтаушы зейнетақы қоры (бұдан әрі – БЖЗҚ) – зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті, сондай-ақ осы Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2208,51 +2698,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дербес деректер – мәліметтер негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне қатысты, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген cол мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z65" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Келісім – ақпараттық өзара іс-қимылды ұйымдастыру мақсатында жасалатын орталық атқарушы орган мен БЖЗҚ-ның ақпараттық жүйелерінің өзара іс-қимылы туралы келісім;</w:t>
+      5) Келісім – ақпараттық өзара іс-қимылды ұйымдастыру мақсатында жасалатын орталық атқарушы орган мен БЖЗҚ-ның цирфлық жүйелерінің өзара іс-қимылы туралы келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z66" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) міндетті зейнетақы жарналары (бұдан әрі – МЗЖ) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2288,51 +2778,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) міндетті кәсіптік зейнетақы жарналары (бұдан әрі – МКЗЖ) – агенттер меншікті қаражатының есебінен БЖЗҚ-ға еңбек жағдайлары зиянды жұмыстармен айналысатын, кәсіптері жұмыскерлер өндірістерінің, жұмыстарының, кәсіптерінің тізбесінде көзделген жұмыскерлердің пайдасына аударған ақша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z68" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша салымшылардың (алушылардың) дерекқоры – МЗЖ, МКЗЖ бойынша аударылған төлемдер бойынша "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТМДҚ) және "Төлемдерді өңдеуді ұйымдастыру" ААЖ-дан қалыптастырылған мәліметтер;</w:t>
+      8) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша салымшылардың (алушылардың) дерекқоры – МЗЖ, МКЗЖ бойынша аударылған төлемдер бойынша "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТМДҚ) және "Төлемдерді өңдеуді ұйымдастыру" АЦЖ-дан қалыптастырылған мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z69" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жұмыс берушінің міндетті зейнетақы жарналары (бұдан әрі – МЗЖ) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен агенттер меншікті қаражаты есебінен шартты зейнетақы шотына аударған ақша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z130" w:id="47"/>
     <w:p>
@@ -2404,417 +2894,651 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. ОАО, БЖЗҚ, сондай-ақ Мемлекеттік корпорация алынған ақпаратты өздеріне берілген, Қазақстан Республикасының әлеуметтік-еңбек, сондай-ақ ақпараттандыру және ақпараттық қауіпсіздік саласындағы заңнамада айқындалған өкілеттіктер шеңберінде өзара іс-қимыл және интеграциялау мақсатында пайдаланады.</w:t>
+      3. ОАО, БЖЗҚ, сондай-ақ Мемлекеттік корпорация алынған ақпаратты өздеріне берілген, Қазақстан Республикасының әлеуметтік-еңбек, сондай-ақ цифрландыру және киберқауіпсіздік саласындағы заңнамада айқындалған өкілеттіктер шеңберінде өзара іс-қимыл және интеграциялау мақсатында пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Орталық атқарушы органның және бірыңғай жинақтаушы зейнетақы қорының цифрлық жүйелері арасында жеке зейнетақы шоттары, шартты зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. ОАО ААЖ мен БЖЗҚ арасында ақпарат алмасу Келісімнің негізінде жүзеге асырылады.</w:t>
+      4. ОАО АЦЖ мен БЖЗҚ арасында ақпарат алмасу Келісімнің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. ОАО ААЖ мен БЖЗҚ арасында алмасуға жататын ақпарат мынадай:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. ОАО АЦЖ мен БЖЗҚ арасында алмасуға жататын ақпарат мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келіп түскен (қайтарылған) МЗЖ, ЖМЗЖ, МКЗЖ және (немесе) өсімпұл сомасы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салымшылардың (алушылардың) дербес деректері өзгергені туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkStart w:name="z135" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) МЗЖ (МКЗЖ) есебінен қалыптастырылған зейнетақы жинақтарының сомалары туралы және мемлекеттік кепілдік бойынша айырманы төлеуді есептеу кезінде қажетті, БЖЗҚ-дан алушыға жүзеге асырылған алғашқы зейнетақы төлемінің күні туралы (сұрау салу бойынша беріледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkStart w:name="z136" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) тұрғын үй жағдайларын жақсарту және (немесе) емделуге ақы төлеу мақсатында біржолғы зейнетақы төлемдерін сақтандыру ұйымына және (немесе) инвестициялық портфельді басқарушыға сенімгерлік басқаруға аударуды жүзеге асырғаннан кейінгі зейнетақы жинақтарының қалдықтары туралы және Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жасқа толғанға дейін тұрғын үй жағдайларын жақсарту және (немесе) емделуге ақы төлеу мақсатында біржолғы зейнетақы төлемдерін сақтандыру ұйымына, инвестициялық портфельді басқарушыға сенімгерлік басқаруға аударған күннен бастап зейнетақы жинақтарының сомалары туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:bookmarkStart w:name="z137" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүгедектігі бар адамдардың орталықтандырылған дерекқорынан салымшының (алушының) мүгедектік тобын, мүгедектік белгіленген күні мен мерзімін растау туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:bookmarkStart w:name="z138" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) МЗЖ, ЖМЗЖ, МКЗЖ есебінен қалыптастырылған зейнетақы жинақтарының сомалары, есепті күндерге есептелген инвестициялық кірістің сомасы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:bookmarkStart w:name="z139" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зейнетақы төлемдерінің және (немесе) БЖЗҚ-дан сақтандыру ұйымына аударымдардың мөлшері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:bookmarkStart w:name="z140" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ОАО-ның салымшыларға (алушыларға) жәрдемақы тағайындау негіздері туралы (салымшыда (алушыда) зейнетақы төлемдеріне салық салу кезінде стандартты салық шегерімдерін қолдануға құқық болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:bookmarkStart w:name="z141" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толуына байланысты МЗЖ, ЖМЗЖ, МКЗЖ есебінен қалыптастырылған және Мемлекеттік корпорацияда зейнетақы төлемдерін тағайындау туралы өтінішті тіркеген зейнетақы жинақтары бар зейнетақы төлемдерін алушылар туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:bookmarkStart w:name="z142" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Кодекстің 220-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2830,176 +3554,196 @@
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға біржолғы зейнетақы төлемдерінің сомалары туралы, Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес инвестициялық портфельді басқарушыға сенімгерлік басқаруға берілген зейнетақы жинақтарының сомалары туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>207-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-3-тармақтарында көрсетілген адамдардың жасына байланысты зейнетақы төлемдерінің мөлшері туралы, сондай-ақ оларды тағайындау күніне белгіленген мемлекеттік базалық зейнетақы төлемінің мөлшері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) алушының жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы алушыларға, отставкадағы судьяларға тиесілігі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тұрғын үй жағдайларын жақсарту және (немесе) емделуге ақы төлеу мақсатында жүзеге асырылған, уәкілетті оператор қайтарған біржолғы зейнетақы төлемдерінің сомалары туралы, инвестициялық портфельді басқарушының сенімгерлік басқаруынан Қазақстан Республикасы Ұлттық Банкінің басқаруына қайтарылған зейнетақы жинақтарының сомалары туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді  - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3027,176 +3771,296 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған мәліметтерді беру Келісімге сәйкес электрондық тәсілмен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      7. ОАО мен БЖЗҚ АЦЖ арасында осы Қағидалардың 5-тармағының 1) тармақшасында айқындалған мәліметтермен алмасу күнделікті негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Қағидалардың 5-тармағының 2) тармақшасында көрсетілген мәліметтерді беру ОАО АЦЖ-дан БЖЗҚ-ға Келісімге сәйкес міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша салымшылардың (алушылардың) дерекқорына өзгерістер енгізілген күннен кейінгі бір жұмыс күнінен кешіктірмей жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЖЗҚ салымшының (алушының) дербес деректерінің өзгергені туралы мәліметтерді алған күннен кейінгі бір жұмыс күнінен кешіктірмей БЖЗҚ АЦЖ-ға өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      7. ОАО мен БЖЗҚ ААЖ арасында осы Қағидалардың 5-тармағының </w:t>
-[...99 lines deleted...]
-      БЖЗҚ-дан зейнетақы төлемдерін алуға проактивті қызмет көрсету үшін жыл сайын есепті жылдан кейінгі жылдың 1 наурызына дейін ОАО ААЖ мен БЖЗҚ арасында Кодекстің 207-бабының </w:t>
+      БЖЗҚ-дан зейнетақы төлемдерін алуға проактивті қызмет көрсету үшін жыл сайын есепті жылдан кейінгі жылдың 1 наурызына дейін ОАО АЦЖ мен БЖЗҚ арасында Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толған, БЖЗҚ-да зейнетақы жинақтары бар және БЖЗҚ-ға зейнетақы жинақтарын төлеу үшін өтініш жасамаған адамдар бойынша дерекқорға, көрсетілген адамдарда ОАО ААЖ-да жасына байланысты тағайындалған зейнетақы төлемдері және мемлекеттік базалық зейнетақы төлемдері болуына салыстыру жүргізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+        <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толған, БЖЗҚ-да зейнетақы жинақтары бар және БЖЗҚ-ға зейнетақы жинақтарын төлеу үшін өтініш жасамаған адамдар бойынша дерекқорға, көрсетілген адамдарда ОАО АЦЖ-да жасына байланысты тағайындалған зейнетақы төлемдері және мемлекеттік базалық зейнетақы төлемдері болуына салыстыру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. БЖЗҚ Мемлекеттік корпорациядан сұрау салу келіп түскен күннен бастап екі жұмыс күнінен кешіктірмей осы Қағидалардың 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3211,132 +4075,154 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Қағидалардың 5-тармағының 3), 4), 6) тармақшасында көрсетілген мәліметтерді ОАО АЦЖ-ға беруді БЖЗҚ әр тоқсан сайын есепті тоқсаннан кейінгі айдың 15-і (он бесі) күнінен кешіктірмей Келісімде белгіленген форматта жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік корпорация осы Қағидалардың 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3391,271 +4277,275 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылған ақпарат негізінде есепті тоқсаннан кейінгі айдың 1-і күніне инфляция деңгейін ескере отырып, нақты енгізілген МЗЖ, МКЗЖ сомасы мен БЖЗҚ-дағы зейнетақы жинақтарының сомасы арасындағы айырма туралы мәліметтерді, оның ішінде ағымдағы жылы Кодекстің 207-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толатын және БЖЗҚ-да МЗЖ, МКЗЖ есебінен қалыптастырылған зейнетақы жинақтары бар адамдар бойынша ақпаратты қалыптастырады және ОАО-ға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. БЖЗҚ осы Қағидалардың 5-тармағының 7) тармақшасында көрсетілген мәліметтерді ОАО АЦЖ-ға күн сайын Келісімде белгіленген нысанда береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ОАО АЦЖ мен БЖЗҚ арасында осы Қағидалардың 5-тармағының 5), 8), 9), 10), 11), 12) және 13) тармақшаларымен белгіленген мәліметтермен алмасу Келісімде белгіленген нысанда және мерзімдерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген мәліметтерді ОАО ААЖ-ға күн сайын Келісімде белгіленген нысанда береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3721,382 +4611,382 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 485 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау мен Денсаулық сақтау және әлеуметтік даму министрліктерінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Салымшылардың (алушылардың) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқорын қалыптастыру қағидаларын және міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары есебінен зейнетақымен қамсыздандыру туралы шарт жасасқан жеке тұлғалардың бірыңғай тізімін және Орталық атқарушы орган мен бірыңғай жинақтаушы зейнеақы қорынын ақпараттық жүйелері арасында жеке зейнетақы шоттары бойынша қозғалыстары туралы ақпарат алмасу қағидаларын бекіту туралы" Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2017 жылғы 3 тамыздағы № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15629 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының, Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 13 наурыздағы №122 бұйрығымен бекітілген Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының, Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18395 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Салымшылардың (алушылардың) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқорын қалыптастыру қағидаларын және міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары есебінен зейнетақымен қамсыздандыру туралы шарт жасасқан жеке тұлғалардың бірыңғай тізімін және Орталық атқарушы орган мен бірыңғай жинақтаушы зейнетақы қорынын ақпараттық жүйелері арасында жеке зейнетақы шоттары бойынша қозғалыстары туралы ақпарат алмасу қағидаларын бекіту туралы" Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2017 жылғы 3 тамыздағы № 232 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 26 ақпандағы № 50 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 3 наурызда № 22289 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Салымшылардың (алушылардың) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқорын қалыптастыру қағидаларын және міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары есебінен зейнетақымен қамсыздандыру туралы шарт жасасқан жеке тұлғалардың бірыңғай тізімін және Орталық атқарушы орган мен бірыңғай жинақтаушы зейнеақы қорынын ақпараттық жүйелері арасында жеке зейнетақы шоттары бойынша қозғалыстары туралы ақпарат алмасу қағидаларын бекіту туралы" Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2017 жылғы 3 тамыздағы № 232 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 27 сәуірдегі № 138 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27834 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау Министрінің, Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м. а. 2022 жылғы 12 тамыздағы № 309 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілер мемлекеттік тіркеу тізілімінде № 29125 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Салымшылардың (алушылардың) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқорын қалыптастыру қағидаларын және міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары есебінен зейнетақымен қамсыздандыру туралы шарт жасасқан жеке тұлғалардың бірыңғай тізімін және Орталық атқарушы орган мен бірыңғай жинақтаушы зейнетақы қорынын ақпараттық жүйелері арасында жеке зейнетақы шоттары бойынша қозғалыстары туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2017 жылғы 3 тамыздағы № 232 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 21 қарашадағы № 467 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30671 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4422,31 +5312,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>