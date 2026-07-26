--- v0 (2025-12-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6af486d" w14:textId="6af486d">
+    <w:p w14:paraId="5083257" w14:textId="5083257">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1120,723 +1120,1255 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және мүгедектігі бар адамдарға және мүгедектігі бар балаларға мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына (бұдан әрі – АОЖБ) сәйкес санаторий – курорттық емдеу беру тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларға санаторийлік-курорттық емдеуді ұсыну қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 12-бабының 5) тармақшасының жиырма бірінші абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына сәйкес әзірленді және мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына (бұдан әрі – АОЖБ) сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларға санаторийлік-курорттық емдеуді ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік қызметтер порталы (бұдан әрі – портал) – Кодекске сәйкес жергілікті атқарушы органдардың мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің кепілдік берілген сома шегінде құнын өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру обьектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивті көрсетілетін қызмет – көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін қызметті алушының өтінішінсіз көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) проактивті көрсетілетін қызмет – көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін қызметті алушының өтінішінсіз көрсетілетін мемлекеттік қызмет;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) санаторийлік-курорттық емделу – адамдардың санаторийлік-курорттық ұйымда уақытша болуы жағдайында жүргізілетін медициналық оңалту түрі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) санаторийлік-курорттық емделу – адамдардың санаторийлік-курорттық ұйымда уақытша болуы жағдайында жүргізілетін медициналық оңалту түрі.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Санаторийлік-курорттық емделуді ұсыну Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мүгедектігі бар адамдарды санаторийлік-курорттық емделумен қамтамасыз етуге медициналық қарсы көрсетілімдерді ескере отырып, халықты әлеуметтік қорғау саласындағы уәкілетті органның аумақтық бөлімшесі әзірлеген АОЖБ негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамның санаторий-курорттық емделу қажеттілігін бағалау санаторий-курорттық емделудің алдында санаторий-курорттық картаны толтыру кезінде медициналық көрсетілімдер мен қарсы көрсетілімдер ескеріле отырып айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Санаторийлік-курорттық емделу Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша санаторийлік-курорттық емделу әлеуметтік қызметтерін ұсынуға берілген өтінішке сәйкес АОЖБ іс-шарасын іске асыру мерзіміне мемлекеттік бюджет қаражаты есебінен ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мүгедектігі бар адамдар немесе олардың заңды өкілдері не мүгедектігі бар адамның атынан санаторийлік-курорттық емделуді ұсыну үшін құжаттарды рәсімдеу құқығына сенімхат негізінде әрекет ететін адамдар (бұдан әрі – өтініш беруші) "Мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) көрсетілген құжаттарды қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті мүгедектігі бар адамның тұрғылықты жері бойынша:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдар (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдар (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы байланыс абоненттік құрылғысы (бұдан әрі – абоненттік нөмір).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проактивті қызмет арқылы ресімдеу кезінде өтініш беру талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" проактивті қызметін көрсету тәртібі Қағидалардың 2-тарауының 2-параграфында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге, мүгедектігі бар баланы санаторийлік-курорттық емделуге алып жүретін заңды өкілінің санаторийлік-курорттық ұйымында болуына құжаттарды рәсімдеу" мемлекеттік қызметін "электрондық үкімет" веб-порталы арқылы көрсету тәртібі Қағидалардың 2-тарауының 3-параграфында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қалалық басқарманың, жұмыспен қамту бөлімінің маманы өтініштерді "Е-Собес" автоматтандырылған ақпараттық жүйесінің кезегінің электрондық журналына (бұдан әрі – "Е-Собес" ААЖ) олардың түсу ретіне қарай тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамға санаторийлік-курорттық емделуге жолдама Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>937-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс берушінің есебінен беріледі (Ерекше бөлім).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жұмыс беруші – дара кәсіпкердің қызметі тоқтатылған немесе заңды тұлға таратылған, сондай-ақ оны банкрот деп тану туралы сот шешімі заңды күшіне енген кезде жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамға санаторийлік-курорттық емделу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>160-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бюджет қаражаты есебінен беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері арқылы өтініш беру негізінде "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өтініш беруші мемлекеттік қызметті алу үшін Мемлекеттік корпорацияға, қалалық басқармаға, тұрғылықты жері бойынша жұмыспен қамту бөліміне Қағидаларға 2-қосымшаға сәйкес өтінішпен және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатпен не цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжатпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік корпорацияның, қалалық басқарманың, жұмыспен қамту бөлімінің жауапты қызметкерлері өтінішті қабылдау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжат туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүгедектікті белгілеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді алу үшін "Электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) мүгедектігі бар адамның жеке сәйкестендіру нөмірі бойынша сұрау салуларды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1858,225 +2390,411 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектікке алып келген өндірістегі жазатайым оқиға туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) оның кінәсінан жұмыста еңбек жарақаты алынған немесе кәсіптік ауруға шалдығу болған жұмыс берушінің – дара кәсіпкердің қызметін тоқтату немесе заңды тұлғаны тарату туралы қосымша мәліметтер сұратылады.</w:t>
+      2) оның кінәсінан жұмыста еңбек жарақаты алынған немесе кәсіптік ауруға шалдығу болған жұмыс берушінің – дара кәсіпкердің қызметін тоқтату немесе заңды тұлғаны тарату туралы қосымша мәліметтер сұратылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс берушіге қатысты оны банкрот деп тану туралы заңды күшіне енген сот шешімі туралы қосымша мәліметтер сұратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған түпнұсқалармен құжаттардың көшірмелері сәйкестендірілгеннен кейін өтінішті қабылдаған жауапты қызметкер тиісті құжаттардың қабылданғаны туралы қолхатқа немесе Қағидалардың 12-тармағына сәйкес берілетін талонға белгі қою арқылы куәландырады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құжаттарды тапсыру кезінде өтініш берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда – тиісті құжаттардың қабылданғаны туралы қолхат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық басқармаларда, жұмыспен қамту бөлімдерінде – тіркелген күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Өтініш беруші мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) ұсынған кезде Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері өтінішті қабылдаудан бас тартады және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттар сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды, қорытындысы бойынша өтініш берушіге Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесі туралы хабарлама береді. Мемлекеттік корпорацияның құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде қалалық басқарма, жұмыспен қамту бөлімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2143,124 +2861,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалалық басқармадан, жұмыспен қамту бөлімінен хабарлама алғаннан кейін Мемлекеттік корпорация өтініш берушіні мемлекеттік қызметті көрсету нәтижелері туралы өтініш берушінің абоненттік нөміріне смс-хабарлама беру арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оларды одан әрі сақтау үшін қалалық басқармаларға, жұмыспен қамту бөлімдеріне береді. Өтініш беруші бір ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның, қалалық басқармалардың және жұмыспен қамту бөлімдерінің сұрау салуы бойынша дайын құжаттарды өтініш берушіге беру үшін бір жұмыс күні ішінде Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметті көрсету нәтижесі туралы Қағидаларға 5-қосымшаға сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының әрекеттеріне (әрекетсіздігіне) шағым Қағидаларға 3-қосымшаға сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар бойынша қалалық басқармалары, жұмыспен қамту бөлімдері басшыларының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мемлекеттік корпорацияның қызметкерінің әрекеттеріне (әрекетсіздігіне) шағым Қағидаларға 3-қосымшаға сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар мен телефондар бойынша Мемлекеттік корпорацияның басшысына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалалық басқармаларға, жұмыспен қамту бөлімдеріне және Мемлекеттік корпорацияға келіп түскен шағым "Мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу, сондай-ақ "Электрондық жолданымдар" ақпараттық-талдау жүйесін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2023 жылғы 4 қаңтардағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2317,50 +3141,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлігімен көзделген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Электрондық жолданымдар" АТЖ-да тіркегеннен кейін әрбір шығым бойынша арыз иесіне күні мен уақыты, шағымды қабылдаған адамның тегі мен аты-жөні, лауазымы көрсетіле отырып, № 4 бұйрықпен бекітілген нысанда талон беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2457,450 +3387,1108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" проактивті мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жиырма екінші абзацына сәйкес уәкілетті мемлекеттік органмен бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес санаторийлік-курорттық емделуді ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік нөміріне мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы смс-хабарлама арқылы тиісті кодпен проактивті қызмет көрсетуге келісімін немесе бас тартуын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде осы қызметтерді ұсынуға оған құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проактивті қызмет арқылы санаторийлік-курорттық емделуді ұсыну үшін құжаттарды рәсімдеуге өтініш берген күн рәсімдеуге келісім алған күн болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісім түскен күннен бастап қызмет көрсету мерзімі бес жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көрсетілетін қызметті алушыдан жауап болмаған кезде сұрау салу жіберілген күннен бастап үш жұмыс күні ішінде сұрау жойылады және көрсетілетін қызметті алушының абоненттік нөміріне Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігі көрсетіле отырып, санаторийлік-курорттық емделуді ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті алушы проактивті қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушының абоненттік нөміріне "Е-Собес" ААЖ-дан санаторийлік-курорттық емделуді ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде қалалық басқарманың, жұмыспен қамту бөлімінің маманы "Е-Собес" ААЖ арқылы көрсетілетін қызметті алушыны санаторийлік-курорттық емделуді ұсыну үшін құжаттарды рәсімдеу жөнінде қабылданған шешім туралы абоненттік нөмірге смс-хабарлама арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті алушыға жіберілген смс-хабарлама Кодекстің 12-бабы 5) тармақшасының жиырмасыншы абзацына сәйкес уәкілетті мемлекеттік органмен бекітілген Мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, техникалық көмекші (компенсаторлық) құралдармен, мүгедектігі бар адамды оңалту мен оңалтудың жеке бағдарламасына сәйкес арнаулы жүріп-тұру құралдарымен қамтамасыз ету, оларды ауыстыру мерзімдерін қоса алғанда, қағидаларында белгіленген нысан бойынша смс-хабарламалар электрондық журналында тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Проактивті қызмет арқылы санаторийлік-курорттық емделуді ұсыну үшін құжаттарды рәсімдеу кезінде мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген қажетті мәліметтерді алу үшін ақпараттық жүйелерге сұрау салулар "Е-Собес" ААЖ-дан автоматты түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Веб-портал арқылы "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...33 lines deleted...]
-      18. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде осы қызметтерді ұсынуға оған құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қызметті алу үшін өтініш беруші қалалық басқармаға, жұмыспен қамту бөліміне өтінішті Қағидаларға 2-қосымшаға сәйкес нысан бойынша веб-портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-      19. Көрсетілетін қызметті алушыдан жауап болмаған кезде сұрау салу жіберілген күннен бастап үш жұмыс күні ішінде сұрау жойылады және көрсетілетін қызметті алушының абоненттік нөміріне Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігі көрсетіле отырып, санаторийлік-курорттық емделуді ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақтың екінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті "электрондық үкімет" шлюзі арқылы берген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басты куәландыратын құжат туралы не цифрлық құжаттар сервисінен алынған электрондық құжат туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектікті белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді автоматты түрде қалыптастыру үшін мүгедектігі бар адамның жеке сәйкестендіру нөмірі сұратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалалық басқарма, жұмыспен қамту бөлімі портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу жолымен пайдаланушының порталда тіркелген ұялы байланысының абоненттік нөмірі арқылы ұсынылған іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар сервисінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қалалық басқарма, жұмыспен қамту бөлімі өтініш берушінің веб-порталдағы "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      20. Көрсетілетін қызметті алушы проактивті қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушының абоненттік нөміріне "Е-Собес" ААЖ-дан санаторийлік-курорттық емделуді ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып смс-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мәліметтер сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды, қорытындысы бойынша өтініш берушіге Қағидаларға 5-қосымшаға сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесі туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...226 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде, қалалық басқарма, жұмыспен қамту бөлімі ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2931,266 +4519,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша өтініш берушіге қалалық басқарманың, жұмыспен қамту бөлімінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында оң нәтиже немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Санаторийлік-курорттық емделуді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Санаторийлік-курорттық емделуді ұсыну портал немесе мемлекеттік сатып алу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Санаторийлік-курорттық емделу күнтізбелік жылда бір реттен артық емес он төрт тәуліктен аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Кодекстің 168-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мүгедектігі бар баланы санаторийлік-курорттық емдеуге алып жүретін заңды өкілдердің бірінің (бұдан әрі – алып жүруші) халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардың өтеуіне құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Санаторийлік-курорттық емделуге жол жүру шығыстарын төлеу мүгедектігі бар адамның қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар баланы жол жүруші шығыстарын төлеу алып жүрушінің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Санаторийлік-курорттық ұйымға келген кезде санаторийлік-курорттық емделу қызметтерін берушіге (бұдан әрі – өнім беруші):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамның, мүгедектігі бар баланың құжаттары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3349,322 +5051,654 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер санаторийлік-курорттық емдеуден өту жоспарланбаған жағдайда тұрғылықты жері бойынша инфекциялық пациенттермен байланыстың болмауы туралы эпидемиологтың анықтамасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       санаторийлік-курорттық емдеуден өтуді жоспарлау жағдайында санаторийлік-курорттық картаны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Егер ілесіп жүретін адам болса, мүгедектігі бар баланың (мүгедектігі бар баларлардың) санаторийлік-курорттық ұйымына кіруі және шығуы тек алып жүрушімен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алып жүруші мүгедектігі бар баланың (мүгедектігі бар баларлардың) және алып жүрушінің (-лер) жынысын ескере отырып, екі орынды бөлмеде немесе бір бөлмеде болуын өнім беруші қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Санаторийлік-курорттық емделуді портал арқылы ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. "Е-Собес" ААЖ-да тіркелгеннен кейін Қағидаларға 2-қосымшаға сәйкес нысан бойынша санаторийлік-курорттық емделуді ұсынуға арналған өтініш мүгедектігі бар адамның АОЖБ деректері кезектілік тәртібімен "Е-Собес" ААЖ-дан порталға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік нөміріне "Е-Собес" ААЖ-дан порталда авторизациялау және өнім берушіні таңдау қажеттілігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Порталда өнім берушіні таңдауды өтініш беруші АОЖБ іс-шараларының порталға жіберілгені туралы хабарлаған күннен бастап екі ай ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Өтініш берушінің интернет-ресурсқа қолжетімділігі болмаған кезде, өтініш беруші Мемлекеттік корпорацияның, халықты жұмыспен қамту орталығының, қалалық басқарманың, жұмыспен қамту бөлімінің өзіне-өзі қызмет көрсету секторына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Өтініш беруші өнім берушіні таңдамаған кезде АОЖБ деректері порталға берілген күннен бастап бір ай ішінде өтініш берушінің абоненттік нөміріне "Е-Собес" ААЖ-дан келесі ай ішінде порталда өнім берушіні таңдау қажеттігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. АОЖБ деректерін порталға берген күннен бастап екі ай өткен соң өтініш берушіде порталда өнім берушіні таңдау мүмкіндігі бұғатталады және өтініш берушінің абоненттік нөміріне себебін көрсете отырып, өнім берушіні таңдау мүмкіндігін бұғаттау туралы смс-хабарлама жіберіледі. Порталда өнім берушіні таңдауды жаңарту үшін өтініш беруші порталдағы жеке кабинетте "өнім берушіні таңдауды жандандыру" батырмасын басады. Өнім берушіні таңдауды жандандыру туралы мәліметтер порталдан "Е-Собес" ААЖ-ға автоматты түрде беріледі, одан кейін өтініш беруші "Е-Собес" ААЖ-дағы кезектілікті ескере отырып, өнім берушіні порталда таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке көмекшінің қызметтерін көрсететін өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады, ЭЦҚ арқылы жария шартқа қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Өтініш беруші бір мезгілде кодекстің 12-бабы 5-тармақшасының жиырма үшінші абзацына (бұдан әрі-өтеу қағидалары) сәйкес уәкілетті мемлекеттік орган бекіткен әлеуметтік қызметтер порталы арқылы мүгедек адамдарға мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу қағидаларында белгіленген нысан бойынша өтініш берушінің ЭЦҚ-мен қол қойылған өнім берушіге кепілді соманы өтеуге арналған өтінішке (бұдан әрі-өтеу қағидалары), санаторий-курорттық емдеуді ұсынуға тапсырысты ресімдейді және жеткізушіге жібереді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушіні таңдау кезінде өтініш беруші мүгедектігі бар баланы алып жүруді растайды немесе бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Өнім беруші тапсырыс түскен күннен бастап бес жұмыс күні ішінде порталда қарайды және "пайдаланушының жеке кабинетіне" өнім берушінің ЭЦҚ қойылған төсек-орынның бар екенін растау туралы хабарламаны немесе төмендегі бас тарту себебін көрсете отырып, санаторийлік-курорттық емделуді ұсынудан бас тарту туралы хабарламаны жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы төсек-орынға бір мезгілде екі және одан да көп өтінім рәсімделген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3729,182 +5763,394 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мүгедектігі бар баланың және алып жүрүшінің жынысы сәйкес келмеген жағдайда екі орынды бөлмелердің болмауы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық жағдайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Өнім беруші порталда мынадай деректерді енгізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның санаторийлік-курорттық ұйымға келу күні мен уақыты және оның кетуі туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның тапсырыста көрсетілген мерзімдерде санаторийлік-курорттық ұйымға келмеуі туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақтың бірінші бөлігінің төртінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адам санаторийлік-курорттық ұйымға келгеннен кейін мүгедектігі бар адам міндеттемелерін тиісінше орындамауына байланысты қызмет көрсетуден бас тарту туралы шешім қабылдайды, ол автоматты түрде "Е-Собес" ААЖ-ға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Е-Собес" ААЖ-да АОЖБ әлеуметтік оңалту іс-шарасының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Өтініш берушінің өнім беруші қабылдаған тапсырысты жоюы санаторийлік-курорттық ұйымға келген күнге дейін үш жұмыс күнінен кешіктірілмей, өнім берушіге порталдағы жеке кабинет арқылы ЭЦҚ қойылған төсек-орын тапсырысының күшін жою туралы хабарлама жіберу арқылы жүргізіледі. Бұл ретте, өтініш беруші бір ай ішінде порталда басқа өнім берушіні таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z115" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z115" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-1. Мүгедектігі бар адамның санаторийлік-курорттық ұйымға келуі порталда бір реттік парольмен немесе GPS (Global Positioning System) орналасқан жері туралы ақпаратпен тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3923,90 +6169,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="69"/>
+    <w:bookmarkStart w:name="z116" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44-2. Өнім берушінің кабинетінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша санаторийлік-курорттық ұйымға келудің электрондық журналы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4024,91 +6270,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Егер мүгедектігі бар адам өнім берушіні төсек-орын тапсырысының күшін жою туралы хабарламай санаторийлік-курорттық ұйымға келу күні бармай қалса, басқа өнім берушіні таңдау үшін порталға жіберу "Е-Собес" ААЖ-ға жалпы кезектілік тәртібімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z71" w:id="71"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Өнім беруші мүгедектігі бар адамның санаторийлік-курорттық ұйымға келу күніне дейін үш жұмыс күнінен кешіктірмей, өтініш берушінің жеке кабинетіне тапсырыстың күшін жою туралы ЭЦҚ қойылған хабарламаны жіберу арқылы тапсырыстың қабылданғаны расталғаннан кейін оған қызмет көрсетуден бас тартады, онда мынадай себептердің бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім беруші Өнім берушілер тізілімінен (тіркелімінен) алып тастауға өтініш берді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4137,301 +6479,415 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы бойынша өтінімдегі деректердің сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық жағдайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес санаторийлік-курорттық емдеуді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Санаторийлік-курорттық емделуді сатып алу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қызметтер порталы мәселелері жөніндегі комиссияның қорытындысы негізінде әлеуметтік қызметтер порталында көрсетілетін қызметтерді жеткізушілер болмаған жағдайда Қазақстан Республикасының.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z74" w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Санаторийлік-курорттық емделумен қамтамасыз ету санаторийлік-курорттық жолдама (бұдан әрі – жолдама) беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Қалалық басқарма, жұмыспен қамту бөлімі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жолдамалар беру журналын (бұдан әрі – журнал) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолдаманы қалалық басқарма, жұмыспен қамту бөлімі өтініште көрсетілген өтініш берушінің қолына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="76"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жолдаманы белгілі бір себептермен (қайтыс болуы, науқастануы және қалалық басқарма, жұмыспен қамту бөлімі дәлелді деп таныған себептермен) пайдалану мүмкін болмаған жағдайда, ол санаторийлік-курорттық ұйымға келген күнге дейін үш жұмыс күнінен кешіктірілмей қалалық басқармаға, жұмыспен қамту бөліміне қайтарылуға және кезектілік тәртібімен басқа адамға берілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолдаманың қайтарылуы журналда тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолдаманы қайтарған мүгедектігі бар адамға жолдамалар болған кезде басқа кезеңге кіру ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жолдама пайдаланылмаған немесе жолдамада көрсетілген келу басталғанға дейін үш күннен кешіктірілген кезде мүгедектігі бар адам "Е-Собес" ААЖ-да жалпы кезектілік тәртібімен санаторийлік-курорттық емделумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z78" w:id="78"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Санаторийлік-курорттық емделуге ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z79" w:id="79"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Санаторийлік-курорттық емделу үшін кепілдендірілген соманы өтеу Өтеу қағидалары бұйрыққа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z80" w:id="80"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес санаторийлік-курорттық емделу ұсынылған кезде ақы төлеу "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4446,71 +6902,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша санаторийлік-курорттық емделуді ұсыну ведомосының негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z81" w:id="81"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бір мезгілде санаторийлік-курорттық емделуге мүгедектігі бар бір және одан да көп баланы алып жүрушіге жергілікті атқарушы органдардың санаторийлік-курорттық ұйымда болу құнын өтеуі санаторийлік-курорттық емдеу құнын өтеуге қатысты берілетін кепілдік берілген соманың жетпіс пайызы мөлшелерінде бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4641,482 +7097,598 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>емделуді ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар адамдарды санаторийлік-курорттық емделумен  қамтамасыз етуге медициналық қарсы көрсетілімдер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жіті немесе асқыну сатысындағы барлық аурулар, асқыну сатысындағы және (немесе) жіті іріңді процестермен асқынған созылмалы, сондай-ақ стационарлық емделуді қажет ететін, оның ішінде хирургиялық араласуды талап ететін барлық аурулар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оқшаулау мерзімі аяқталғанға дейінгі инфекциялық аурулар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жіті және жұқпалы түрдегі барлық венерологиялық аурулар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қатерлі жаңа өскіндер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аурулар өздігінен жүріп-тұра алмайтын және өзіне-өзі қызмет көрсете алмайтын, ұдайы күтімді қажет ететін (көру ағзасының аурулары бар адамдарға арналған, омыртқа жұлыны ауыратын науқастарға арналған мамандандырылған санаторийлерде емделуге тиіс адамдардан басқа) барлық аурулар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нашақорлықтың және созылмалы алкоголизмнің барлық түрі. Психикалық және мінез-құлық бұзылыстар (аурулар) (бұдан әрі – ПМБ), ұзақ мерзімді дәрілік емес ремиссия кезінде, психикалық симптомдардың өршуінсіз, әлеуметтік қауіпті әрекеттерге бейім емес, жағдайы тұрақтанған, динамикалық психиатриялық бақылаудың 2В тобындағы ПМБ балаларды қоспағанда, ДКК немесе психикалық денсаулық саласында медициналық көмек көрсететін ұйымның психиатр дәрігерінің қорытындысы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Эпилепсия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұстамалармен (фокальды, жалпыланған), оның ішінде жүргізілетін емдеуге төзімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақыл-ой кемістігі, мінез-құлық пен әлеуметтік бейімделудің айқын бұзылулары бар тұлғаның патологиялық дамуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әр түрлі генездің эпилепсиялық синдромдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Синкопалдық жай-күйі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кез келген жерде шоғырланған эхинококкоз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әртүрлі жағдайда жиі қайталанатын немесе көп қан кетулер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Акушерлік паталогия бар болса барлық кезеңдегі жүктілік немесе 18 аптадан бастап қалыпты жүктілік (санаторийлік-курорттық емделуге жіберу сәтінде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Туберкулездің белсенді кезеңіндегі барлық формалары (туберкулездік емес профильдегі курорттар мен санаторийлер үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 3-дәрежелі дистрофия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      1. Жіті немесе асқыну сатысындағы барлық аурулар, асқыну сатысындағы және (немесе) жіті іріңді процестермен асқынған созылмалы, сондай-ақ стационарлық емделуді қажет ететін, оның ішінде хирургиялық араласуды талап ететін барлық аурулар.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жүрек ырғағының күрделі бұзылыстары, жүрек жеткіліксіздігі, III дәрежелі және одан жоғары тыныс алу функциясының жеткіліксіздігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      2. Оқшаулау мерзімі аяқталғанға дейінгі инфекциялық аурулар.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Елеулі улану кезінде әртүрлі іріңді (өкпе) аурулар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...15 lines deleted...]
-      3. Жіті және жұқпалы түрдегі барлық венерологиялық аурулар.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Декомпенсация сатысындағы аурулар, атап айтқанда, түзетілмейтін метаболикалық аурулар (қант диабеті, микседема, тиреотоксикоз және басқалар), бауырдың, ұйқы безінің ІІІ дәрежелі функциялық жеткіліксіздігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      4. Қатерлі жаңа өскіндер.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Терінің іріңді аурулары, терінің инфекцияның аурулары (қышыма, микоз аурулары және басқалар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...313 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. 2-3-дәрежелі анемия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5387,68 +7959,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санаторийлік-курорттық емделуді ұсынуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тегі ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7023,50 +9595,254 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Өтінішті қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7100,147 +9876,203 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар адамды</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve">абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес мүгедектігі бар адамдар</w:t>
+              <w:t xml:space="preserve">сәйкес мүгедектігі бар адамдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен мүгедектігі бар балаларға</w:t>
+              <w:t xml:space="preserve">мен мүгедектігі бар балаларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>санаторийлік-курорттық емдеуді</w:t>
+              <w:t xml:space="preserve">санаторийлік-курорттық емдеуді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7253,62 +10085,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің атауы: "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды ресімдеу" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса): жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7453,52 +10293,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7621,87 +10461,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелеріне, жұмыспен қамту бөлімдеріне жүгінген кезде – құжаттар топтамасы тіркелген күннен бастап – бес жұмыс күні; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелеріне, жұмыспен қамту бөлімдеріне жүгінген кезде – құжаттар топтамасы тіркелген күннен бастап – бес жұмыс күні; проактивті қызмет көрсету кезінде – келісім түскен күннен бастап – бес жұмыс күні; веб-портал арқылы жүгінген кезде - бес жұмыс күні.</w:t>
+проактивті қызмет көрсету кезінде – келісім түскен күннен бастап – бес жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал арқылы жүгінген кезден бастап – өтінішті тапсырған сәттен бастап - бес жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7787,52 +10663,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7901,51 +10777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8014,51 +10890,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8162,144 +11038,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа.</w:t>
+              <w:t>
+ 1) Мемлекеттік корпорацияда – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылдау жеделдетіп қызмет көрсетусіз, электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қалалық басқармалар, жұмыспен қамту бөлімдері – Қазақстан Республикасының Еңбек кодексіне сәйкес сағат 13.00-ден 14.00, 14.30, 15.00-ге дейінгі түскі үзіліспен сағат 9.00-ден 18.00, 18.30, 19.00-ге дейін.</w:t>
+2) қалалық басқармалар, жұмыспен қамту бөлімдері – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру мемлекеттік орпорация арқылы, Мемлекеттік корпорацияның халыққа қызмет көрсету жөніндегі кезекші бөлімдері арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және Мемлекеттік қызмет көрсетудің дайын нәтижелерін беру дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа.</w:t>
-[...17 lines deleted...]
-3) веб-порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде Мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+3) веб-порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8332,51 +11170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8440,123 +11278,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) мүгедектігі бар адамнан сенімхат алған адам жүгінген кезде нотариалды куәландыруды талап етпейтін мүгедектігі бар адамнан сенімхат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек жарақатынан</w:t>
-[...17 lines deleted...]
-немесе кәсіптік аурудан мүгедектігі бар адамдар санаторийлік-курорттық ем алуға өтініш берген кезде:</w:t>
+Еңбек жарақатынан немесе кәсіптік аурудан мүгедектігі бар адамдар санаторийлік-курорттық ем алуға өтініш берген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мүгедектікке алып келген өндірістегі жазатайым оқиға туралы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) оның кінәсінан жұмыста еңбек жарақаты алынған немесе кәсіптік ауруға шалдығу болған жұмыс берушінің – дара кәсіпкердің қызметін тоқтату немесе заңды тұлғаны тарату туралы қосымша мәліметтер сұратылады.</w:t>
+2) оның кінәсінан жұмыста еңбек жарақаты алынған немесе кәсіптік ауруға шалдығу болған жұмыс берушінің – дара кәсіпкердің қызметін тоқтату немесе заңды тұлғаны тарату туралы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар туралы, мүгедектігі туралы, тиісті мемлекеттік ақпараттық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады. Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу.</w:t>
+3) жұмыс берушіге қатысты оны банкрот деп тану туралы заңды күшіне енген сот шешімі туралы қосымша мәліметтер сұратылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар, мүгедектік туралы, АОЖБ шеңберінде әзірленген іс-шаралар туралы, мүгедектікке әкеп соққан өндірістегі жазатайым оқиға туралы, еңбек жарақаты немесе кәсіптік ауру алынуына кінәлі жұмыс беруші – жеке кәсіпкердің қызметінің тоқтатылғаны немесе заңды тұлғаның таратылғаны туралы, жұмыс берушіге қатысты оны банкрот деп тану туралы заңды күшіне енген сот шешімі туралы мәліметтер тиісті мемлекеттік ақпараттық жүйелерде болған жағдайда, оларды Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері уәкілетті лауазымды адамдардың ЭЦҚ-сымен куәландырылған электрондық құжаттар нысанында алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелерде мәліметтер болмаған жағдайда, өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8589,51 +11463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8660,72 +11534,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
+              <w:t>
+ 3) мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8758,51 +11612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8812,51 +11666,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнаулы әлеуметтік қызметтерді алушылар болып табылатын бірінші және екінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емделумен қамтамасыз ету үшін оларға құжаттарды рәсімдеу көрсетілетін қызметті берушінің әлеуметтік қызметкерінің жәрдемдесуімен жүзеге асырылады. Мемлекеттік қызметті көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Халықты әлеуметтік қорғау саласындағы уәкілетті орган – www. enbek.gov.​kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+1. Халықты әлеуметтік қорғау саласындағы уәкілетті орган – www.enbek.gov.​kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мемлекеттік корпорация – www.​gov4c.​kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8884,51 +11738,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
+Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8980,327 +11834,395 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve"> абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес мүгедектігі бар адамдар</w:t>
+              <w:t xml:space="preserve">сәйкес мүгедектігі бар адамдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен мүгедектігі бар балаларға</w:t>
+              <w:t xml:space="preserve">мен мүгедектігі бар балаларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>санаторийлік-курорттық емдеуді</w:t>
+              <w:t xml:space="preserve">санаторийлік-курорттық емдеуді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Заңын басшылыққа ала отырып,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының</w:t>
-[...35 lines deleted...]
-      Сіздің мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды, атап айтқанда: </w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету) /республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоқ құжаттардың/қолдану мерзімі өткен құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9345,52 +12267,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) _______________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ұсынуыңызға байланысты "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге құжаттарды қабылдаудан бас тартады. </w:t>
+        <w:t>
+      ұсынуыңызға байланысты "Мүгедектігі бар адамдарды және мүгедектігі бар балаларды санаторийлік-курорттық емделумен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әрбір тарап үшін бір-бірден 2 данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9400,51 +12322,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдым:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9454,69 +12376,185 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы) (бар болса)</w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы) (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9667,68 +12705,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тегі ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10971,68 +14009,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төсек-орынның бар екенін растау туралы 20 __ ж. _____ № ___ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті ____________________________________ 20 __ ж. ___ ________ № ______ тапсырыста сіз рәсімдеген төсек-орынның бар екенін растау туралы Сізге хабарлаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11869,68 +14907,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жолдама беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14170,68 +17208,68 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санаторийлік-курорттық емделуді ұсынудың ведомосы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16037,55 +19075,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>