--- v0 (2025-12-27)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1543f1" w14:textId="b1543f1">
+    <w:p w14:paraId="f85325a" w14:textId="f85325a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,214 +93,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті дайындау және бекіту қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 20 маусымдағы № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 21 маусымда № 32870 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 20 маусымдағы № 118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 21 маусымда № 32870 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті дайындау және бекіту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Кәсіпкерлікті дамыту саясаты департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Ұлттық экономика бірінші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -544,649 +523,644 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 118 Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті дайындау және бекіту қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті дайындау және бекіту қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті қалыптастыру және бекіту тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпкерлік жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – кәсіпкерлікті дамыту және қолдау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіпкерлік қызметті реттеудің жай-күйі туралы есеп (бұдан әрі – есеп) – мемлекеттік басқарудың тиісті салаларында басшылықты жүзеге асыратын реттеуші мемлекеттік орган қалыптастырған есеп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есеп (бұдан әрі – жылдық есеп) – уәкілетті орган қалыптастырған есеп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеушілік әсерді талдау жөніндегі жұмыстың жай-күйі туралы есеп (бұдан әрі – РӘТ жөніндегі есеп) – облыстың, республикалық маңызы бар қалалардың, астананың кәсіпкерлік саласында басшылықты жүзеге асыратын жергілікті атқарушы органы қалыптастырған есеп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реттеуші мемлекеттік органдар – мемлекеттік бақылау және қадағалау жүзеге асырылатын жекелеген салада немесе мемлекеттік басқару саласында басшылықты жүзеге асыратын, реттегіш құрал енгізілген немесе енгізілуі жоспарланып отырған мемлекеттік органдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасындағы кәсіпкерлік қызметті реттеудің жай-күйі туралы жылдық есепті әзірлеу және бекіту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жылдық есепті уәкілетті орган есепті жылдан кейінгі жыл қорытындылары бойынша есептердің және РӘТ жөніндегі есептердің негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есептер/РӘТ жөніндегі есептер реттеуші мемлекеттік органдардың/облыстың, республикалық маңызы бар қалалардың, астананың кәсіпкерлік саласында басшылықты жүзеге асыратын жергілікті атқарушы органдарының интернет-ресурсында орналастырылады және есепті жылдан кейінгі жылдың 10 ақпанынан кешіктірілмей уәкілетті органға енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беру құжаттары жөніндегі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік бақылау және қадағалауды жүзеге асыратын реттеуші мемлекеттік органның ақпаратын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ақпараттық құралдар жөніндегі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өзін-өзі реттейтін ұйымдар жөніндегі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      4-1) осы Қағидаларға 4-1-қосымшаға сәйкес нысан бойынша өзін-өзі реттеуді дамыту бойынша шаралар кешенін ұсыну жөніндегі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша реттеушілік әсерді талдау жөніндегі ақпаратты қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді  – ҚР Ұлттық экономика министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реттеуші мемлекеттік органдардың осы Қағидалардың 5-тармағының 1), 2), 3) 4) және 5) тармақшаларында көзделген ақпараты талдануға жатады және талдамалық жазбалармен сүйемелденеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсат беру құжаттары жөніндегі ақпаратқа талдамалық жазба, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік орган реттейтін салалардағы рұқсат беру құжаттарының саны мен атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1233,70 +1207,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік кедергілерді қысқарту бойынша жүргізілген жұмыс туралы ақпарат (төмен деңгейге ауыстыру, рұқсат беру құжатын алып тастау, рұқсат беру құжатын беру мерзімін және оны беруге қойылатын талаптарды оңтайландыру) қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: мемлекеттік органның құзыретіне жататын барлық рұқсат беру құжаттары бойынша бір ортақ талдамалық жазба толтырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік бақылау және қадағалау жөніндегі ақпаратқа талдамалық жазба, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткен ұқсас кезеңмен салыстырғанда мемлекеттік бақылау және қадағалау салаларында жүргізілген ағымдағы ахуалды талдау нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1361,70 +1335,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бақылау және қадағалау салаларында адам өмірінің және денсаулығының, қоршаған ортаның қауіпсіздігін, жеке және заңды тұлғалардың заңды мүдделерін, мемлекеттің мүліктік мүдделерін сақтауды қамтамасыз ететін бақылаудың және қадағалаудың баламалы нысандарын енгізу және жетілдіру туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік бақылау және қадағалау туралы заңнаманы жетілдіру жөніндегі ұсыныстар қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпараттық құралдар жөніндегі ақпаратқа талдамалық жазба, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1471,70 +1445,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпаратты басқа реттеуші мемлекеттік органға ұсынудың қайталануы туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық құралдарды оңтайландыру жөніндегі ұсыныстарды қоса алғанда, ұсынылған ақпаратты талдау қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өзін-өзі реттейтін ұйымдар жөніндегі ақпаратқа талдамалық жазба, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттелетін саладағы (аядағы) өзін-өзі реттейтін ұйымдардың жұмыс істеуін талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1563,70 +1537,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі реттеуді енгізу жоспарланатын мемлекеттік басқару салалары немесе аялары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі реттеу институтын жетілдіру жөніндегі ұсыныстар қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реттеушілік әсерді талдау жөніндегі ақпаратқа талдамалық жазба, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеушілік әсерді талдау рәсімі жүргізілген талаптардың саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1763,126 +1737,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаңа талаптарды орындаумен байланысты қаржылай пайдалар мен шығасыларды (монеталануын) талдауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органның реттеу қызметі саласындағы келесі жылға арналған болжамды реформалардың жоспарларын қоса алғанда, реттеушілік әсерге талдау жүргізу практикасын оқыту бойынша іс-шараларға қатысуды талдау қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. РӘТ жөніндегі есеп өңірлік маңызы бар актілердің жобаларын әзірлеушілердің, өңірлік палатаның және басқа мүдделі тұлғалардың осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша белгіленген рәсімдерді сақтауы туралы берілген қорытындылар туралы ақпараттан тұрады және талдамалық жазбамен сүйемелденеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Талдамалық жазба мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теріс қорытындылар беру себептері, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2037,204 +1995,252 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қайта қарау қорытындылары бойынша қабылданған шешімдер туралы мәліметтерді қоса алғанда, қолданыстағы реттегіш құралдарды қайта қарау жоспарының орындалуын талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізу орны мен уақытын көрсете отырып, қатысушылардың саны туралы ақпаратты қоса алғанда, реттеушілік әсерге талдау жүргізу практикасын оқыту бойынша іс-шараларға қатысуды талдау қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті орган есептер және РӘТ жөніндегі есептер түскен кезден бастап оларды күнтізбелік алпыс күн ішінде қарайды және нәтижелері бойынша жылдық есепті қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Жылдық есепті қалыптастыру кезеңінде қажет болған кезде, бірақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған жылдық есепті қалыптастырудың мерзімі аяқталғанға дейін күнтізбелік он бес күннен кешіктірмей уәкілетті орган есептерді/РӘТ жөніндегі есептерді пысықтау үшін ескертулерді алған кезден бастап оларды күнтізбелік 10 (он) күн ішінде пысықтайтын тиісті реттеуші мемлекеттік органға/облыстың, республикалық маңызы бар қалалардың, астананың кәсіпкерлік саласында басшылықты жүзеге асыратын жергілікті атқарушы органына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жылдық есеп оны Қазақстан Республикасының Үкіметі жанындағы Кәсіпкерлік қызметті реттеу мәселелері жөніндегі ведомствоаралық комиссияда (бұдан әрі – ВАК) мақұлдау арқылы бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Уәкілетті орган қалыптастырған жылдық есеп есепті жылдан кейінгі жылдың 30 сәуіріне дейін ВАК қарауына шығарылады.</w:t>
+      12. Уәкілетті орган қалыптастырған жылдық есеп есепті жылдан кейінгі ағымдағы жылғы 30 қарашаға дейін ВАК қарауына шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жылдық есепті пысықтау бойынша ВАК ұсынымдары болған жағдайда уәкілетті орган күнтізбелік он бес күннен кешіктірмей оған тиісті түзетулерді енгізеді, одан кейін ВАК қарауына қайта шығарады.</w:t>
+      Жылдық есепті пысықтау бойынша ВАК ұсынымдары болған жағдайда уәкілетті орган күнтізбелік он бес күннен кешіктірмей оған тиісті түзетулерді енгізеді, осыдан кейін ВАК қарауына қайта шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ұлттық экономика министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жылдық есеп бекітілген кезінен бастап күнтізбелік он бес күн ішінде уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2357,68 +2363,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат беру құжаттары жөніндегі ақпарат*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2578,61 +2584,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Рұқсат беру рәсімінің талаптарына </w:t>
-[...9 lines deleted...]
-              <w:t>сәйкес кәсіпкерлік субъектісіне немесе жеке тұлғаға берілетін құжаттың толық атауы көрсетіледі. Мысалы:</w:t>
+              <w:t>Рұқсат беру рәсімінің талаптарына сәйкес кәсіпкерлік субъектісіне немесе жеке тұлғаға берілетін құжаттың толық атауы көрсетіледі. Мысалы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4869,70 +4865,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рұқсат беру құжатын беру кезінде әкімшілік кедергілерді төмендету мүмкіндігі көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Бұл нысан мемлекеттік органның құзыретіне жататын әрбір рұқсат беру құжатына бөлек толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5073,133 +5069,123 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік бақылауды және қадағалауды жүзеге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>асыратын реттеуші мемлекеттік органның ақпараты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(мемлекеттік органның </w:t>
-[...9 lines deleted...]
-        <w:t>атауы)</w:t>
+        <w:t>(мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -5273,51 +5259,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік бақылау және қадағалау саласы</w:t>
+              <w:t xml:space="preserve">Мемлекеттік бақылау және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қадағалау саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5365,137 +5361,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіпкерлік субъектілеріне қатысты жүргізілген жоспардан тыс тексерулердің және талаптарға сәйкестікті тексерулердің саны/Нәтижесінде бұзушылықтар ан</w:t>
+              <w:t xml:space="preserve">Кәсіпкерлік субъектілеріне қатысты жүргізілген жоспардан тыс </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ықталмаған </w:t>
-[...9 lines deleted...]
-              <w:t>тексерулердің саны</w:t>
+              <w:t>тексерулердің және талаптарға сәйкестікті тексерулердің саны/Нәтижесінде бұзушылықтар анықталмаған тексерулердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кәсіпкерлік субъектілеріне бару арқылы және бармай жүргізілген профилактикалық бақылаудың саны/Нәтижесінде бұзушылықтар анықталмаған бару арқылы және бармай жүргізілген </w:t>
+              <w:t xml:space="preserve">Кәсіпкерлік субъектілеріне бару арқылы және бармай жүргізілген </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профилактикалық бақылаудың, тергеп-тексерудің және бақыла</w:t>
-[...9 lines deleted...]
-              <w:t>у мақсатында сатып алудың саны</w:t>
+              <w:t>профилактикалық бақылаудың саны/Нәтижесінде бұзушылықтар анықталмаған бару арқылы және бармай жүргізілген профилактикалық бақылаудың, тергеп-тексерудің және бақылау мақсатында сатып алудың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5517,71 +5493,61 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кәсіпкерлік кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>129-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4, 5, 6, 7, 8, 9, 10, 11 және 13-тармақтарында көзделген негіздер бойынша жүргізілген тексерулердің, тергеп-тексерулердің және бақылау мақсатында сатып алудың саны (негіздер бойынша бөлініст</w:t>
+              <w:t xml:space="preserve"> 4, 5, 6, 7, 8, 9, 10, 11 және 13-тармақтарында </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>е көрсетіледі)/Нәтижес</w:t>
-[...9 lines deleted...]
-              <w:t>інде бұзушылықтар анықталмаған осындай жүргізілген тексерулердің, тергеп-тексерулердің және бақылау мақсатында сатып алудың саны</w:t>
+              <w:t>көзделген негіздер бойынша жүргізілген тексерулердің, тергеп-тексерулердің және бақылау мақсатында сатып алудың саны (негіздер бойынша бөліністе көрсетіледі)/Нәтижесінде бұзушылықтар анықталмаған осындай жүргізілген тексерулердің, тергеп-тексерулердің және бақылау мақсатында сатып алудың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6923,219 +6889,219 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кәсіпкерлік </w:t>
-[...9 lines deleted...]
-              <w:t>субъектілеріне бармай жүргізілген профилактикалық бақылаудың саны</w:t>
+              <w:t>Кәсіпкерлік субъектілеріне бармай жүргізілген профилактикалық бақылаудың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіпкерлік субъектілеріне қатысты тоқтатылған/қайта басталған тексерулердің және профилактикалық бақылаудың саны (салық тексерулерін қоспағанда)</w:t>
+              <w:t xml:space="preserve">Кәсіпкерлік субъектілеріне қатысты тоқтатылған/қайта басталған тексерулердің және профилактикалық бақылаудың саны (салық тексерулерін </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Профилактикалық бақылау мен тексерулердің нә</w:t>
+              <w:t xml:space="preserve">Профилактикалық бақылау мен тексерулердің нәтижелері бойынша анықталған бұзушылықтарды жою туралы орындалған/орындалмаған ұсынымдардың, қорытындылардың, анықтамалардың, хабарламалар </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тижелері бойынша анықталған бұзушылықтарды жою туралы орындалған/орындалмаған ұсынымдардың, қорытындылардың, анықтамалардың, хабарламалар мен ұйғарымдардың саны</w:t>
+              <w:t>мен ұйғарымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тексерулер мен тергеп-тексерулердің нәтижесі бойынша салынған әкімшілік жазалардың саны және те</w:t>
+              <w:t xml:space="preserve">Тексерулер мен тергеп-тексерулердің нәтижесі бойынша салынған әкімшілік жазалардың саны және тексерулер мен тергеп-тексерулердің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ксерулер мен тергеп-тексерулердің нәтижелері бойынша салынған әкімшілік айыппұлдардың сомасы</w:t>
+              <w:t>нәтижелері бойынша салынған әкімшілік айыппұлдардың сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7183,71 +7149,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тексерулер мен профилактикалық бақылауды, тергеп-тексерулер мен бақылау мақсатында сатып алу</w:t>
+              <w:t>Тексерулер мен профилактикалық бақылауды, тергеп-тексерулер мен бақылау мақсатында сатып алуды ұйымдастыру және жүргізу тәртібінің бұзылғаны үшін берілген, қанағаттанд</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ды ұйымдастыру және жүргізу тәртібінің бұзылғаны үшін берілген, қанағаттандырылған шағымдардың саны және олардың нәтижелері (қанағаттандырылған шағымдар бойынша </w:t>
-[...9 lines deleted...]
-              <w:t>жауапкершілікке тартылған лауазымды адамдардың саны)</w:t>
+              <w:t>ырылған шағымдардың саны және олардың нәтижелері (қанағаттандырылған шағымдар бойынша жауапкершілікке тартылған лауазымды адамдардың саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9792,66 +9748,56 @@
               <w:t>немесе</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көбеюі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негіздемелерімен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -10359,61 +10305,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уәкілеттігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бар/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бекітілге</w:t>
-[...9 lines deleted...]
-              <w:t>н</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11765,70 +11701,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>139-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау және қадағалау салалары бөлінісінде толтырылады және мемлекеттік бақылау мен қадағалаудың әр саласын талдауға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Кәсіпкерлік субъектілеріне қатысты жоспардан тыс жүргізілген тексерулердің саны Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11989,68 +11925,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық құралдар жөніндегі мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12233,61 +12169,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нормативтік құқықтық актінің құ</w:t>
-[...9 lines deleted...]
-              <w:t>рылымдық элементіне сілтеме</w:t>
+              <w:t>Нормативтік құқықтық актінің құрылымдық элементіне сілтеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13468,68 +13394,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзін-өзі реттейтін ұйымдар жөніндегі ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13643,61 +13569,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мінде</w:t>
-[...9 lines deleted...]
-              <w:t>тті мүшелікке (қатысуға) негізделген өзін-өзі реттеу енгізілген және/немесе ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымдар қызмет ететін реттеу салалары</w:t>
+              <w:t>Міндетті мүшелікке (қатысуға) негізделген өзін-өзі реттеу енгізілген және/немесе ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымдар қызмет ететін реттеу салалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14507,92 +14423,778 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>4-1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өзін-өзі реттеуді дамыту шараларының кешені бойынша ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________ (мемлекеттік органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 4-1-қосымшамен толықтырылды – ҚР Ұлттық экономика министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қабылдау/бекіту күні____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z270" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жарамдылық мерзімі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z271" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есепті кезеңдегі іс-шаралар саны ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z272" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындау туралы есеп:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Р/с </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындау мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындалу барысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіпкерлік қызметті реттеудің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жай-күйі туралы жылдық есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындау және бекіту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реттеушілік әсерді талдау жөніндегі ақпарат*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16642,70 +17244,70 @@
               <w:t>
 Жоқ __________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иә ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Әрбір талапқа толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -16846,120 +17448,94 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өңірлік маңызы бар актілердің жобаларын әзірлеушілердің,  өңірлік палатаның және басқа мүдделі тұлғалардың белгіленген  рәсімдерді сақтауы туралы берілген қорытындылар туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________</w:t>
-[...9 lines deleted...]
-        <w:t>_____________</w:t>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(облыстың, республикалық маңызы бар қаланың, астананың  кәсіпкерлік саласында</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -17064,61 +17640,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Реттеушілік әсерді талдау рәсімдерін сақтау туралы берілген қорытындылар саны (оң және теріс қоры</w:t>
-[...9 lines deleted...]
-              <w:t>тындылардың санын көрсете отырып)</w:t>
+              <w:t>Реттеушілік әсерді талдау рәсімдерін сақтау туралы берілген қорытындылар саны (оң және теріс қорытындылардың санын көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>