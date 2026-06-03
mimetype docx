--- v0 (2025-10-29)
+++ v1 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e20846e" w14:textId="e20846e">
+    <w:p w14:paraId="10fcb63" w14:textId="10fcb63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Зейнетақы аннуитетінің үлгілік шартын бекіту, Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесін, сақтандыру ұйымының жасалатын зейнетақы аннуитеті шарттары бойынша істі жүргізуге арналған шығыстарының жол берілетін деңгейін, сондай-ақ сақтандыру төлемін индекстеу мөлшерлемесін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 маусымда № 32831 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 маусымда № 32831 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -153,510 +153,492 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Әлеуметтік кодексі 15-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 226-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Зейнетақы аннуитетінің үлгілік шарты бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесі белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру ұйымы филиалының жасалатын зейнетақы аннуитеті шарттары бойынша істі жүргізуге жұмсалатын шығыстарының жол берілетін деңгейі сақтандыру сыйлықақысы мөлшерінің 1,5 (бір жарым) пайызынан және әрбір сақтандыру төлемінің 3 (үш) пайызынан аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру төлемін индекстеу мөлшерлемесі кемінде 8 (сегіз) пайыз мөлшерінде белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...170 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің жекелеген құрылымдық элементтерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сақтандыру нарығы және актуарлық есеп айырысу департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы қаулы 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1015,96 +997,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 45 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___жылғы "__" ________№ ______________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>зейнетақы аннуитетінің үлгілік шарты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру ұйымы немесе Қазақстан Республикасының бейрезидент-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1745,562 +1711,482 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезде) деп аталады, екінші жағынан, бұдан әрі бірлесіп "Тараптар" деп аталады,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегілер туралы осы Зейнетақы аннуитеті шартын (бұдан әрі – Шарт)  жасады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сақтанушы (Сақтанушылар) Шартқа сәйкес Сақтандырушыға сақтандыру сыйлықақысы сомасын беруге міндеттенеді, ал Сақтандырушы сақтандырылушының (сақтандырылушылардың) пайдасына сақтандыру төлемдерін өмір бойы жүзеге асыруға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сақтандыру сыйлықақысын төлеу және сақтандыру төлемдерін жүзеге асыру тәртібі мен талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтанушының (Сақтанушылардың) сақтандыру сыйлықақысының мөлшері _____________ (цифрлармен және жазумен) теңгені құрайды және _____________ (цифрлармен және жазумен) теңге мөлшерінде басқа сақтандыру ұйымынан сатып алу сомасынан және _____________ теңге (цифрлармен және жазумен) және _____________ теңге (цифрлармен және жазумен) (екінші сақтанушы болған кезде) мөлшерінде бірыңғай жинақтаушы зейнетақы қорынан жинақталған зейнетақы жинақтарынан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сақтандырушыға әрбір Сақтанушыдан сақтандыру сыйлықақысын төлеу Шартқа сәйкес біржолғы төлеммен және толық көлемде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сақтандыру төлемі (төлемдері) Шартқа 1-қосымшаға сәйкес Сақтандыру төлемдерінің кестесі бойынша Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>225-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Бірінші ай сайынғы сақтандыру төлемін (төлемдерін) Сақтандырушы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>226-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тармағының талаптарына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандырылушыға бірінші ай сайынғы сақтандыру төлемінің мөлшері _______ теңгені (цифрлармен және жазумен) және _______ теңгені (цифрлармен және жазумен) (екінші сақтандырылушы болған кезде) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Индекстеу мөлшерлемесінің мөлшері _______ пайызды (цифрлармен және жазумен) құрайды. Шарт бойынша сақтандыру төлемдерінің мөлшері жыл сайын индекстеу мөлшерлемесінің мөлшеріне ұлғаяды. Индекстеу ескерілген сақтандыру төлемдері мөлшерінің өзгерістері Шартқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Сақтандыру төлемдерінің кестесінде көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кепілдік берілген сақтандыру төлемдерін (бар болса) жүзеге асыру кезеңі 20__ жылғы "___"______ - 20__ жылғы "___"______ және 20__ жылғы "___"______ - 20__ жылғы "___"______ аралығында _____ жылды (екінші сақтанушы бар болса) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сақтандыру төлемдерін жүзеге асыру кезінде Сақтандырушы сақтандырылушының (сақтандырылушылардың) Қазақстан Республикасының салық заңнамасында көзделген тәртіппен төлем көзінен салық салынатын кірісінен және "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес міндетті әлеуметтік медициналық сақтандыру жүйесіне төленген жарнадан есептелген салық сомасын ұстап қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сақтандырушы сақтандыру төлемін (төлемдерін) сақтандырылушының (сақтандырылушылардың) Қазақстан Республикасының екінші деңгейдегі банкінде немесе Қазақстан Республикасының бейрезидент-банкінің филиалында ашылған банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру төлемдері сомаларын аударумен, есепке алумен және төлеумен байланысты банктік қызметтер үшін ақы төлеу Сақтандырушының меншікті қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сақтанушы (Сақтанушылар) және (немесе) сақтандырылушылар қайтыс болған жағдайда, Сақтандырушы отбасына не жерлеуді жүзеге асырған адамға _______ теңге (цифрлармен және жазумен) мөлшерінде, бірақ әрбір Сақтанушыға (екінші сақтанушы болған жағдайда) республикалық бюджет туралы заңда белгіленген тиісті қаржы жылына арналған айлық есептік көрсеткіштің кемінде 35 еселенген мөлшерде жерлеуге арналған жәрдемақы түріндегі сақтандыру төлемін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сақтанушы (Сақтанушылар) және (немесе) сақтандырылушылар қайтыс болған жағдайда Шартта көрсетілген тұлға, ал ол болмаған кезде Сақтанушының (Сақтанушылардың) мұрагерлері Шартта көзделген, Сақтандырушы төлемеген кепілдік берілген сақтандыру төлемдерін (ол бар болса), егер Сақтанушы (Сақтанушылар) және (немесе) сақтандырылушылар оларды тірі кезінде толық көлемде алмаған не алмаған жағдайда алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сақтанушы (Сақтанушылар) және (немесе) сақтандырылғандар Шарт бойынша бірінші ай сайынғы сақтандыру төлемін алғанға дейін қайтыс болған жағдайда, Шартта көрсетілген тұлға, ал ол болмаған кезде Сақтанушының (Сақтанушылардың) мұрагерлері Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3190 болып тіркелген Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын ретеу мен қадағалау жөніндегі агенттігі Басқармасының 2004 жылғы 25 қыркүйектегі № 274 қаулысымен бекітілген Жинақтаушы сақтандыру жөніндегі қызметті жүзеге асыратын сақтандыру ұйымының өз сақтанушыларына қарыздар беру және сатып алу сомасын есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ жинақтаушы сақтандыру жөніндегі қызметті жүзеге асыратын Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының Қазақстан Республикасы бейрезидент-сақтандыру ұйымының өз сақтанушыларына қарыздар беруі бойынша көрсетілетін қызметтерді ұсыну тәртібі мен шарттары қағидаларына (бұдан әрі – № 274 Қағидалар) сәйкес есептелген, Сақтанушы (Сақтанушылар) қайтыс болған кезде жинақтау кезеңіне сәйкес келетін сатып алу сомасын бір рет алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сақтанушы (Сақтанушылар) және (немесе) сақтандырылушы (сақтандырылушылар) қайтыс болған жағдайда кепілдік берілген сақтандыру төлемдерін және (немесе) сатып алу сомасын алуға (Сақтанушының (Сақтанушылардың) қалауы бойынша толтырылады) мынадай тұлға (Тұлғалар):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2347,88 +2233,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________ (жеке сәйкестендіру нөмірі),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________ жеке басты куәландыратын құжат) (бірнеше алушылар болған кезде деректер әрбір алушы бойынша жеке көрсетіледі) болып табылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сақтанушы (Сақтанушылар):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сақтандырушы жүргізген сақтандыру төлемдері мөлшерінің есеп-қисабымен танысуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2475,70 +2361,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сақтандырушы жүзеге асыратын сақтандыру төлемдері мөлшерінің есеп-қисабын жүргізу үшін тәуелсіз актуарийлерді тартуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Шарттың көшірмесін алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сақтанушы (Сақтанушылар):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шарт жасасқан немесе Шартқа өзгерістер енгізілген күннен бастап осындай шарттың және (немесе) Шартқа қосымша келісімнің түпнұсқасын бере отырып, күнтізбелік 10 (он) күн ішінде бірыңғай жинақтаушы зейнетақы қорын, ерікті жинақтаушы зейнетақы қорын хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2549,70 +2435,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Шарт бұзылған кезде Шартты бұзу туралы өтінішпен жүгінуге және жаңа зейнетақы аннуитеті шарты жасалған күннен бастап 10 (он) жұмыс күні ішінде жаңа сақтандыру ұйымымен немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының филиалымен жасалған зейнетақы аннуитеті шартынның түпнұсқасын ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сақтандырушы олар бойынша ай сайынғы сақтандыру төлемдерін жүзеге асыратын дербес деректер және (немесе) банктік деректемелер өзгерген кезде бұл туралы Сақтандырушыға осындай өзгерту болған күннен бастап күнтізбелік 10 (он) күн ішінде хабарлауға міндетті. Сақтандырушыға банктік деректемелердің өзгергені туралы хабарламау Сақтандырушыны дұрыс банктік деректемелер бергенге дейін ай сайынғы сақтандыру төлемдерін жүзеге асырудан босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сақтандырушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сақтанушыны (Сақтандырушыларды) сақтандыру төлемдері мөлшерінің есебімен таныстыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2713,338 +2599,306 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Сақтанушы (Сақтанушылар) және (немесе) сақтандырылушы (сақтандырылушылар) қайтыс болған жағдайда, оның отбасына не жерлеуді жүзеге асырған адамға Шарттың 10-тармағында белгіленген мөлшерде жерлеуге арналған біржолғы жәрдемақы түрінде сақтандыру төлемін жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шарттың талаптарын сақтандыру төлемдерінің мөлшерін азайту бөлігінде өзгерту және бірыңғай жинақтаушы зейнетақы қорына ақшаны қайтару туралы өтінішті алған кезден бастап күнтізбелік жиырма күн ішінде Шарттың 26-тармағында көзделген мөлшерде қайтаруға жататын ақша сомасын бірыңғай жинақтаушы зейнетақы қорына аударуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тараптардың міндеттемелерді еңсерілмейтін күш салдарынан орындамаған кездегі жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Егер тиісінше орындау еңсерілмейтін күш салдарынан мүмкін болмаса, Тараптар Шарт бойынша міндеттемелерін ішінара немесе толық орындамағаны үшін жауапкершіліктен босатылады. Мына жағдайлармен шектелмей, оларды қоса алғанда: өрт, су тасқыны, зілзала, табиғи апаттар, қоршауда қалу, ереуілдер, әскери іс-қимылдар, террорлық актілер және Тараптар болжай алмаған және Шарттың орындалуына тікелей әсер еткен осыған ұқсас өзге де жағдайлар еңсерілмейтін күш жағдайлары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шарт бойынша өз міндеттемелерін орындауға мүмкіндігі болмаған Тарап күнтізбелік 20 (жиырма) күннен кешіктірмей басқа Тарапқа Шарттың 17-тармағында көрсетілген жағдайлардың басталғаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Басқа да талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Шарт Сақтанушының (Сақтанушылардың) жазбаша өтініші негізінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Шарт Сақтандырушыға сақтандыру сыйлықақысы сомасын толық көлемде аударған сәттен бастап күшіне енеді және Тараптар үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Зейнетақы аннуитеті шартына қорытынды Шартқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шарт өмір бойы қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шартқа барлық өзгерістер мен толықтырулар қосымша келісіммен ресімделеді және оған Тараптар қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Шарт заң күші бірдей, әрқайсысы қазақ және орыс тілдерінде 3 (үш) данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Шартты бұзу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>226-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармағында көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Неке (ерлі-зайыптылық) бұзылған кезде "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексіне сәйкес Сақтанушылардың шартты бұзу және зейнетақы аннуитетінің жаңа шартын жасау үшін Сақтандырушыға жүгінуге құқығы бар. Бұл ретте зейнетақы аннуитетінің жаңа шарты бойынша сақтандыру төлемдері мен сатып алу сомаларының мөлшері өзгеріссіз қалады және Шарттың 1-қосымшасында көзделген сақтандыру төлемдері мен сатып алу сомаларының мөлшерлеріне сәйкес болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3091,204 +2945,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екі Сақтанушы Шарт жасасқан кезде сатып алу сомасы әрбір сақтандырылушы үшін жеке айқындалады. Әрбір сақтандырылушы үшін сатып алу сомасын есептеу мақсатында сақтандыру төлемдерінің мөлшеріне қарай есептелген сақтандыру сыйлықақысының мөлшері пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жаңадан жасалған зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының филиалынан ай сайынғы сақтандыру төлемінің мөлшері әрбір сақтанушы (сақтандырылушы) үшін ең төмен күнкөріс деңгейінің 70 (жетпіс) пайызынан төмен емес мөлшерді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сақтанушы (Сақтанушылар) Сақтандырушыға Шарт талаптарын сақтандыру төлемдерінің мөлшерін азайту бөлігінде өзгерту және ақшаны бірыңғай жинақтаушы зейнетақы қорына қайтару туралы өтінішпен жүгінуге құқылы, бірақ Шарт жасалған күннен бастап екі жылдан ерте емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай жинақтаушы зейнетақы қорына қайтарылуы тиіс ақша сомасы Шартқа өзгерістер енгізілген күнгі Шарт бойынша сатып алу сомасы мен Шартқа өзгерістер енгізілген күнгі, Шарттың 5-тармағында айқындалған төлем мөлшеріне сүйене отырып есептелген сақтандыру сыйлықақысының сомасы арасындағы айырмаға тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Шарт бұзылған жағдайда Сақтандырушының іс жүргізуге арналған шығыстары сақтандыру сыйлықақысы мөлшерінің 1,5 (бір бүтін оннан бес) пайызы және жүзеге асырылған әрбір сақтандыру төлемінің 3 (үш) пайызы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Шартты жасау кезінде Сақтандырушы Сақтанушыны (Сақтанушыларды) сақтандыру дивидендтеріне, яғни Шарт кепілдік бермеген, Сақтандырушының ішкі қағидаларына сәйкес есептелген сақтандырушының пайдасын бөлу есебінен тиесілі ақша сомасына қатысты етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Шарт бойынша міндеттемелерді орындау барысында келіспеушіліктер туындаған кезде Тараптар оларды соттан тыс тәртібімен реттеу үшін барлық қажетті шаралар қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тараптардың Шарт бойынша реттелмеген даулары Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының соттарында қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Тараптардың деректемелері және қолдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4438,68 +4292,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Зейнетақы аннуитетінің үлгілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шартына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру төлемдерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6588,68 +6442,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" ___________ № ___________ зейнетақы аннуитеті шартына қорытынды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9041,75 +8895,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 45 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесі (бұдан әрі - Әдістеме) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9124,776 +8972,727 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан төленетін сақтандыру сыйлықақысының және сақтандыру төлемінің есебіне қойылатын талаптарды белгілейді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдістеменің сақтандыру ұйымдарына қатысы бойынша қолданылатын ережелері Қазақстан Республикасы бейрезидент-сақтандыру ұйымдарының Қазақстан Республикасының аумағында ашылған филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әдістеменің мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зейнетақы жинақтарының жеткіліктілігі – зейнетақы аннуитеті шартын жасасу күніне қолданыста болатын ең төмен күнкөріс шамасының (екі адам зейнетақы аннуитеті шартын жасасқан кезде ең төмен күнкөрістің 1,4 еселенген мөлшері) 70 (жетпіс) пайызынан төмен емес айлық сақтандыру төлемінің мөлшерімен зейнетақы аннуитеті шартын жасасу үшін талап етілетін зейнетақы жинақтарының сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілдік берілген сақтандыру төлемдері – сақтанушыға (сақтанушыларға) және (немесе) сақтандырылушыларға не зейнетақы аннуитеті шартында көрсетілген тұлғаға, ал ол болмаған кезде сақтанушының мұрагерлеріне зейнетақы аннуитеті шартында айқындалған уақыт кезеңі ішінде сақтанушының және (немесе) сақтандырылушының немесе сақтандырылушылардың өмір сүруіне қарамастан жасалатын мерзімді сақтандыру төлемдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қор (қорлар) – бірыңғай жинақтаушы зейнетақы қоры (бірыңғай жинақтаушы зейнетақы қоры және (немесе) ерікті жинақтаушы зейнетақы қоры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сақтандыру сыйлықақысы – басқа сақтандыру ұйымымен немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының филиалымен жасалған зейнетақы аннуитеті шартын бұзу кезінде алынған, сақтанушы (сақтанушылар) зейнетақы аннуитетін сатып алу үшін өзінің таңдауы бойынша Қазақстан Республикасының сақтандыру ұйымына немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының филиалына жіберген зейнетақы жинақтары және (немесе) сатып алу сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сақтандыру ұйымы – қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) "зейнетақы аннуитеттік сақтандыру" сыныбы бойынша "өмірді сақтандыру" саласында сақтандыру қызметін жүзеге асыру құқығына лицензиясы бар заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасы бейрезидент-сақтандыру ұйымының филиалы – заңды тұлға болып табылмайтын, Қазақстан Республикасының аумағында орналасқан және уәкілетті органның "зейнетақы аннуитеттік сақтандыру" сыныбы бойынша "өмірді сақтандыру" саласында сақтандыру қызметін жүзеге асыру құқығына лицензиясы негізінде сақтандыру қызметін жүзеге асыратын Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының оқшауланған бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сақтандырылушы – зейнетақы аннуитеті шартында айқындалған және зейнетақы аннуитеті шартына сәйкес зейнетақы төлемдерін алушы болып табылатын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) сақтанушы – Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>226-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес зейнетақы аннуитеті шартын жасаған жеке тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Зейнетақы жинақтарын қор (қорлар) сақтанушының (сақтанушылардың) таңдауы бойынша зейнетақы аннуитетін сатып алуға Қазақстан Республикасының сақтандыру ұйымдарының біріне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Зейнетақы аннуитеті шарты бойынша сақтандыру сыйлықақысының және сақтандыру төлемінің мөлшерін есептеу үшін істі жүргізуге арналған шығыстары ескерілген ағымдағы құн факторы пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Зейнетақы аннуитеті шарты бойынша ағымдағы құн факторы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 және 2-тармақтарына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру сыйлықақысын және сақтандыру төлемін есептеу кезінде ағымдағы құн факторының барлық өлшемдері жылдық көрсеткіш бойынша пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Зейнетақы жинақтарының жеткіліктілігін және зейнетақы аннуитеті шарты бойынша сақтандыру сыйлықақысын сақтандыру ұйымының штатындағы актуарий Әдістемеге 1-қосымшаның 3-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Сақтандыру ұйымдары зейнетақы аннуитеті шарты бойынша болашақ сақтандыру төлемдерінің ағымдағы құн факторын есептеу кезінде Әдістемеге 2-қосымшада көрсетілген және Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 1 наурыздағы № 28 қаулысымен бекітілген, Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 6156 болып тіркелген Аннуитет шарты бойынша аннуитеттік төлемдерді есептеу және аннуитет шарты мен сақтандырушының жасалатын аннуитет шарттары бойынша істі жүргізуге арналған шығыстарының жол берілетін деңгейіне қойылатын талаптар туралы қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № 28 Қағидаларға 1-қосымша) белгіленген зейнетақы аннуитеті шарты бойынша сақтандыру төлемдерін есептеу үшін өлім-жітім көрсеткіштерін пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы аннуитеті шарты бойынша болашақ сақтандыру төлемдерінің ағымдағы құн факторын есептеу кезінде мынадай өлім-жітім көрсеткіштері пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) егер мүгедектігі мерзімсіз болып белгіленсе, бірінші топтағы мүгедектігі бар адамдар үшін – № 28 Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген кәсіби еңбекке жарамдылығын 90-100%-ға жоғалтқан адамдар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер мүгедектігі мерзімсіз болып белгіленсе, екінші топтағы мүгедектігі бар адамдар үшін – № 28 Қағидаларға 1-қосымшада көрсетілген кәсіби еңбекке жарамдылығын 60-89%-ға жоғалтқан адамдар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер мүгедектігі мерзімсіз болып белгіленсе, үшінші топтағы мүгедектігі бар адамдар үшін – № 28 Қағидаларға 1-қосымшада көрсетілген кәсіби еңбекке жарамдылығын 30-59%-ға жоғалтқан адамдар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>221-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасында көзделген және осы тармақтың екінші бөлігі 1), 2) және 3) тармақшаларында көрсетілмеген адамдар үшін – № 28 Қағидаларға 1-қосымшада көрсетілген кәсіби еңбекке жарамдылығын 5-29%-ға жоғалтқан адамдар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы тармақтың екінші бөлігі 1), 2), 3) және 4) тармақшаларында көрсетілмеген адамдар үшін – Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Зейнетақы аннуитеті шарты бойынша сақтандыру сыйлықақысының мөлшерін есептеу кезінде ұлттық валютада жылдық кемінде 9 (тоғыз) пайыз болатын және 12 (он екі) пайыздан аспайтын мөлшерде кірістіліктің тиімді жылдық пайыздық мөлшерлемесі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...394 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Зейнетақы аннуитеті шарты бойынша мерзімдік сақтандыру төлемінің мөлшері Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9998,88 +9797,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы жинақтарының және сақтандыру сыйлықақысының ағымдағы құнының факторын, жеткіліктілігін, зейнетақы аннуитеті шарты бойынша мерзімді сақтандыру төлемінің мөлшерін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ағымдағы құн факторы дисконтталатын фактордың, тиісті дәрежелердегі индекстеу мөлшерлемесі мен зейнетақы аннуитеті шартын жасасу күнгі жастан бір жылға сақтандыру төлемдерін алу жасына дейінгі алушының өмір сүру көрсеткішінің (көрсеткіштері), дисконтталатын фактордың және тиісті дәрежелердегі индекстеу мөлшерлемесі көбейтінділері сомалары көбейтіндісінің сомасы ретінде әрбір сақтанушы бойынша жеке айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12393,68 +12192,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлемін есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы аннуитеті шарты бойынша сақтандыру төлемдерін есептеу үшін өлім-жітім көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20194,559 +19993,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 45 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының күші жойылды деп танылатын кейбір нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің жекелеген құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Зейнетақы аннуитетінің үлгілік шартын бекіту, Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесін, сақтандыру ұйымының жасалатын зейнетақы аннуитеті шарттары бойынша істі жүргізуге арналған шығыстарының жол берілетін деңгейін, сондай-ақ сақтандыру төлемін индекстеу мөлшерлемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 қазандағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12318 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Зейнетақы аннуитетінің үлгілік шартын бекіту, Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесін, сақтандыру ұйымының жасалатын зейнетақы аннуитеті шарттары бойынша істі жүргізуге жұмсалатын шығыстарының жол берілетін деңгейін, сондай-ақ сақтандыру төлемін индекстеу мөлшерлемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 қазандағы № 194 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 27 наурыздағы № 44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15116 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шілдедегі № 157 қаулысымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17559 болып тіркелген) Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сақтандыру қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 204 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17492 болып тіркелген) бекітілген Өзгерістер мен толықтырулар енгізілетін сақтандыру қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сақтандыру қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қыркүйектегі № 157 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19380 болып тіркелген) бекітілген Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының сақтандыру қызметін реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне сақтандыру нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 26 қаңтардағы № 5 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22142 болып тіркелген) бекітілген Өзгерістер енгізілетін Қазақстан Республикасының сақтандыру нарығын реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне жинақтау сақтандыру өнімдерін реттеу бойынша өзгерістер мен толықтырулар енгізу туралы Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 20 қазандағы № 74 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30335 болып тіркелген) Қазақстан Республикасының жинақтау сақтандыру өнімдерін реттеу бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Зейнетақы аннуитетінің үлгілік шартын бекіту, Зейнетақы аннуитеті шарты бойынша сақтандыру ұйымынан сақтандыру сыйлықақысын және сақтандыру төлемін есептеу әдістемесін, сақтандыру ұйымының жасалатын зейнетақы аннуитеті шарттары бойынша істі жүргізуге арналған шығыстарының жол берілетін деңгейін, сондай-ақ сақтандыру төлемін индекстеу мөлшерлемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 20 қазандағы № 194 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 20 ақпандағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32004 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>