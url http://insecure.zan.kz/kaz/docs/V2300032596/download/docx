--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5dc1a6f" w14:textId="5dc1a6f">
+    <w:p w14:paraId="ba6834a" w14:textId="ba6834a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,50 +121,156 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескетрпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -212,191 +318,315 @@
         </w:rPr>
         <w:t xml:space="preserve"> он екінші абзацына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабының 3-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескетрпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Арнаулы әлеуметтік қызметтер көрсету орталықтарының жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану қағидалары бекітілсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік қызметтер департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік қызметтер департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -411,91 +641,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы бұйрық 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1031,201 +1261,377 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 174 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескетрпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы әлеуметтік қызметтер көрсету орталықтарының жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану  қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы әлеуметтік қызметтер көрсету орталықтарының жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексінің 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он екінші абзацына сәйкес әзірленді және арнаулы әлеуметтік қызметтер көрсету орталықтарында (бұдан әрі – АӘҚКО) тұратын және мемлекеттің толық қамсыздандыруындағы қарттардың, мүгедектігі бар адамдардың (бұдан әрі – адамдар), сот әрекетке қабілетсіз және қамқорлыққа мұқтаж деп таныған адамдардың (бұдан әрі – қамқорлыққа алынған адамдар) жасына байланысты және еңбек сіңірген жылдары үшін зейнетақы төлемдері (бұдан әрі – зейнетақы төлемдері) мен мемлекеттік әлеуметтік жәрдемақыларын (бұдан әрі – жәрдемақылар) пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адамдарға және қамқорлыққа алынған адамдарға зейнетақы төлемдері мен жәрдемақылары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдардың және қамқорлыққа алынған адамдардың ағымдағы шоттарына 30 % көлемінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АӘҚКО жеке банктік шотына немесе қолма-қол ақшаның бақылау шоттарына (бұдан әрі – ҚБШ) 70 % көлемінде аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Арнаулы әлеуметтік қызметтер көрсету орталықтарының зейнетақы төлемдері мен жәрдемақыларды пайдалану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Азаматтық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1240,51 +1646,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес және "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексі 122-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әрекетке қабілетсіз адамдардың зейнетақы төлемдері мен жәрдемақыларын пайдалану үшін АӘҚКО-ның басшысы қамқоршы (бұдан әрі – қамқоршы) болып тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қамқорлыққа алынған адамға ағымдағы шот ашу үшін қамқоршы зейнетақы мен жәрдемақы беру жөніндегі уәкілетті ұйымға адамды әрекетке қабілетсіз деп тану туралы сот шешімінің көшірмесін, әрекетке қабілетсіз адамға қамқоршылық белгілеу туралы қамқоршылық және қорғаншылық органының шешімін, сондай-ақ Қазақстан Республикасы Ұлттық Банк Басқармасының 2016 жылғы 31 тамыздағы № 207 қаулысымен бекітілген Клиенттердің банктік шоттарын ашу, жүргізу және жабу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1297,86 +1703,86 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14422 болып тіркелген) көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қамқорлыққа алынған адамдарға ағымдағы шоттарды қамқоршы болып табылатын АӘҚКО-ның басшысы екінші деңгейдегі банктерде, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиялары бар ұйымдарда, "Қазпочта" акционерлік қоғамының аумақтық бөлімшелерінде (бұдан әрі – зейнетақы мен жәрдемақы беру жөніндегі уәкілетті ұйым) ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. АӘҚКО-да зейнетақы төлемдері мен жәрдемақыларды пайдалану үшін комиссия құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...15 lines deleted...]
-      Комиссия тақ саннан тұрады, бірақ 7 адамнан кем емес. Комиссияның құрамына АӘҚКО-ның басшысы немесе оның орынбасары, жұмыспен қамту және әлеуметтік бағдарламалар мәселелері бойынша жергілікті атқарушы органның (республикалық маңызы бар қалалардың, астананың) (бұдан әрі – уәкілетті орган) және арнаулы әлеуметтік қызметтер саласындағы үкіметтік емес ұйымдардың өкілдері, медициналық бөлімшенің меңгерушісі, бухгалтер, диеталық тамақтану жөніндегі мейірбике, АӘҚКО-ның әлеуметтік жұмыс жөніндегі маманы кіреді.</w:t>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия тақ саннан тұрады, бірақ 7 адамнан кем емес. Комиссияның құрамына АӘҚКО-ның басшысы немесе оның орынбасары, жұмыспен қамту және әлеуметтік бағдарламалар мәселелері бойынша (астананың, республикалық маңызы бар қалалардың) (бұдан әрі – уәкілетті орган) және арнаулы әлеуметтік қызметтер саласындағы үкіметтік емес ұйымдардың өкілдері, медициналық бөлімшенің меңгерушісі, бухгалтер, диеталық тамақтану жөніндегі мейірбике, АӘҚКО-ның әлеуметтік жұмыс жөніндегі маманы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның төрағасы комиссия мүшелерінің қатарынан сайланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1517,70 +1923,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырыстарын өткізу нәтижелері бойынша бір жұмыс күні ішінде хаттама жасалады, оған төраға мен хатшы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдай және (немесе) шектеу іс-шаралары, оның ішінде карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдай енгізілген жағдайда комиссия мүшелері комиссия отырысына онлайн режимде қатыса алады. Бұл жағдайда, олардың зейнетақы төлемдері мен жәрдемақыларды пайдалануға қатысты ұстанымдары (жеке қажеттіліктер, киім, аяқкиім және төсек жабдықтары, техникалық қосалқы құралдар, қатты инвентарь сатып алу) комиссия отырысы өткізілген күннен бастап бір жұмыс күні ішінде АӘҚКО-ға мемлекеттік органдардың құжат айналымы жүйесінің бірыңғай жүйесі арқылы немесе жұмыс электрондық поштасына жазбаша түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қамқорлыққа алынған адамдардың ағымдағы шоттарындағы зейнетақы төлемдері мен жәрдемақыларын қамқоршы қамқорлыққа алынған адамдардың жеке қажеттіліктеріне жұмсайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссияның зейнетақы төлемдері мен жәрдемақыларды қамқорлыққа алынған адамдардың жеке қажеттіліктеріне пайдалану туралы шешімі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1613,130 +2081,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қамқорлыққа алынған адамдардың жеке қажеттіліктеріне зейнетақы төлемдері мен жәрдемақыларын пайдалану туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес журналда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Адамдардың ағымдағы шоттарындағы зейнетақы төлемдері мен жәрдемақылары өз бетінше жұмсалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. АӘҚКО-ның жеке банктік шоты немесе ҚБШ оның орналасқан жері бойынша аумақтық қазынашылық органында ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Адамдардың және қамқорлыққа алынған адамдардың ҚБШ-ға түскен зейнетақы төлемдері мен жәрдемақылары осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген киім, аяқ киім және төсек жабдықтары, техникалық қосалқы құралдар мен қатты инвентарьды және санитариялық гигиена заттарды, дәрілік заттар мен медициналық қызметтерді сатып алуға пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға 3-қосымшада көрсетілген киім, аяқ киім және төсек жабдықтарын, техникалық қосалқы құралдары мен қатты инвентарьды және санитариялық гигиена заттарын, дәрілік заттар мен медициналық қызметтерді сатып алу "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1805,71 +2273,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       АӘҚКО-ның жеке банктік шотындағы немесе ҚБШ зейнетақы төлемдері мен жәрдемақыларын пайдалану туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес журналда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы Қағидаларға 3-қосымшада көрсетілген киім, аяқ киім және төсек жабдықтары, техникалық қосалқы құралдар мен қатты инвентарьды сатып алуға және (немесе) ҚБШ-дағы қаражат есебінен қамтамасыз етуге келмейтін олардың құнына қаражат жетпеген кезде жергілікті атқарушы органдар оларды сатып алуға қосымша шығысты қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. АӘҚКО-ның басшысы ай сайын есепті айдан кейінгі айдың 10-күніне дейін уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1884,51 +2352,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша адамдардың және қамқорлыққа алынған адамдардың зейнетақы төлемдері мен жәрдемақыларын және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қамқорлыққа алынған адамдардың зейнетақы төлемдері мен жәрдемақыларын пайдалану туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы төлемдері мен жәрдемақыларды пайдалану бойынша есепке комиссия шешімінің көшірмесі мен құжаттардың көшірмесі (шот-фактуралар немесе тауарды жеткізу туралы жүкқұжат (акт) қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2108,68 +2576,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссияның зейнетақы төлемдері мен жәрдемақыларды қамқорлыққа  алынған адамдардың жеке қажеттіліктеріне пайдалану туралы ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы___________ № ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2294,189 +2762,349 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамқорлыққа алынған адамдардың қажеттілігі</w:t>
+              <w:t>Қамқорлыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайдалану мақсаттары</w:t>
+              <w:t>Пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолдау тапты/қолдау таппады</w:t>
+              <w:t>Қолдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тапты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таппады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4155,68 +4783,106 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамқорлыққа алынған адамдардың жеке қажеттіліктеріне зейнетақы төлемдері  мен жәрдемақыларын пайдалану бойынша шығыстарды есепке алу ЖУРНАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4289,281 +4955,811 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қамқорлыққа алынған адамның тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Қамқорлыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстар жүргізілген күн</w:t>
+              <w:t>Шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстардың түрі (сатып алынған тауарлардың, жұмыстар мен қызметтердің тізбесі, олардың саны, көлемі)</w:t>
+              <w:t>Шығыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сатып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауарлардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстар сомасы, теңге</w:t>
+              <w:t>Шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Негіздеме (құжат, нөмірі және күні)</w:t>
+              <w:t>Негіздеме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының қолы</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5628,1402 +6824,1402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Киім, ішкиім, аяқ киім және төсек жабдықтары, техникалық қосалқы құралдар мен қатты инвентарьдың тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Киім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пальто, күрте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) плащ, ветровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүн маталардан тігілген костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мақта маталардан тігілген костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорттық костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шалбар, джинсы, шорты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көйлек, сарафан, халат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жүн маталардан тігілген юбка, мақта маталардан тігілген юбка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мақта маталардан тігілген блузка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) свитер, жакет, жемпір, кофта, трикотаж жаймадан тігілген жилет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) трико;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) футболка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мақта маталардан тігілген кеудеге киетін жейде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ішкиім:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      1. Киім:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) трусы, панталон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түнде киетін жейде, пижама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) майка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мақта маталардан және эластикалық трикотаж жаймадан тігілген туалет бұйымдары (бюстгальтер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кальсондар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) гамаштар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Орамал-шарф бұйымдары мен бас киімдер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) пальто, күрте;</w:t>
-[...234 lines deleted...]
-      2. Ішкиім:</w:t>
+      1) шарф;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шапка, берет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) панама, фуражка, кепкалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әйелдердің бас орамалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тақия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қолғаптар, биялайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жүн орамал (жартылай жүн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тоқыма шапка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Носки-шұлық бұйымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) трусы, панталон;</w:t>
-[...108 lines deleted...]
-      3. Орамал-шарф бұйымдары мен бас киімдер:</w:t>
+      1) колготки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шұлық, носки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гольфы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аяқ киім:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шарф;</w:t>
-[...144 lines deleted...]
-      4. Носки-шұлық бұйымдары:</w:t>
+      1) қысқы етік, киізден тігілген аяқ киім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пима;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) маусымдық етіктер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қысқа етік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бәтеңке, туфли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қысқа бәтеңке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аяқ киім немесе сандалилер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) спорттық аяқ киім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бөлмеде киетін тәпішке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сланцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Төсек жабдықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) колготки;</w:t>
-[...54 lines deleted...]
-      5. Аяқ киім:</w:t>
+      1) ақ жайма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрпе тысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жастық тысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) матрац (оның ішінде басылып қалмайтын матрац);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрпе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жамылғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вафельді сүлгі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) түкті сүлгілер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бөлмеге арналған заттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қысқы етік, киізден тігілген аяқ киім;</w:t>
-[...180 lines deleted...]
-      6. Төсек жабдықтары:</w:t>
+      1) дастархан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үстел майлықтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Санитарлық-гигиеналық заттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақ жайма;</w:t>
-[...162 lines deleted...]
-      7. Бөлмеге арналған заттар:</w:t>
+      1) клеенка, резеңкеленген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әйелдерге арналған сіңіргіш төсегіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күнделікті төсегіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) урологиялық төсегіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жөргектер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техникалық қосалқы құралдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дастархан;</w:t>
-[...36 lines deleted...]
-      8. Санитарлық-гигиеналық заттар:</w:t>
+      1) балдақтар, таяқтар, жетек арбалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) корсет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бандаждар, емдік белбеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есту аппараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бөлмеде жүріп-тұруға арналған кресло-арбалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) серуендеуге арналған кресло-арбалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сіңіргіш жаймалар (жаялықтар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қатты инвентарь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...254 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) керует;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7293,68 +8489,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АӘҚКО-ның жеке банктік шотындағы немесе ҚБШ зейнетақы төлемдері мен жәрдемақыларды пайдалану туралы комиссияның ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы___________ № ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7479,189 +8675,299 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адамдардың және қамқорлыққа алынған адамдардың қажеттілігі</w:t>
+              <w:t xml:space="preserve">Адамдардың және қамқорлыққа алынған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдардың қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайдалану мақсаттары</w:t>
+              <w:t>Пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолдау тапты/қолдау таппады</w:t>
+              <w:t>Қолдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тапты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>таппады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9340,68 +10646,106 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АӘҚКО-ның жеке банктік шотындағы немесе ҚБШ зейнетақы төлемдері мен  жәрдемақыларын пайдалану бойынша шығыстарды есепке алу  ЖУРНАЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9474,281 +10818,981 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адамның немесе қамқорлыққа алынған адамның тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамқорлыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстар жүргізілген күн</w:t>
+              <w:t>Шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстардың түрі (сатып алынған тауарлардың, жұмыстар мен көрсетілетін қызметтердің тізбесі, олардың саны, көлемі)</w:t>
+              <w:t>Шығыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сатып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауарлардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстар сомасы, теңге</w:t>
+              <w:t>Шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаражатты пайдалану тәсілі (қолма-қол/қолма- қол емес)</w:t>
+              <w:t>Қаражатты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәсілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолма-қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>емес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Негіздеме (құжат, нөмірі және күні)</w:t>
+              <w:t>Негіздеме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10891,68 +12935,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамдардың және қамқорлыққа алынған адамдардың зейнетақы  төлемдері мен жәрдемақыларын пайдалану туралы ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Облыстардың жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, Астана, Алматы, Шымкент қалаларының жұмыспен қамту және әлеуметтік қорғау басқармалары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11167,189 +13249,569 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті кезеңнің басына ҚБШ-дағы ақшалай қаражаттың қалдығы</w:t>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ҚБШ-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақшалай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті кезеңге түсімдердің сомасы</w:t>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түсімдердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті кезеңге жүргізілген шығыстардың сомасы</w:t>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепті кезеңнің аяғына ҚБШ-дағы ақшалай қаражаттың қалдығы</w:t>
+              <w:t>Есепті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяғына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ҚБШ-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақшалай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12286,68 +14748,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамқорлыққа алынған адамдардың зейнетақы төлемдері мен жәрдемақыларын пайдалану туралы ЕСЕП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Облыстардың жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, Астана, Алматы, Шымкент қалаларының жұмыспен қамту және әлеуметтік қорғау басқармалары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14477,242 +16977,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 174 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Медициналық-әлеуметтік мекемелердің (ұйымдардың) жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мүгедектiгi бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 24 ақпандағы № 139 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13533 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Медициналық-әлеуметтік мекемелердің (ұйымдардың) жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мүгедектiгi бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының 2016 жылғы 24 ақпандағы № 139 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 26 маусымдағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17190 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Медициналық-әлеуметтік мекемелердің (ұйымдардың) жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдері мен мүгедектiгi бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттiк әлеуметтiк жәрдемақыларды пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының 2016 жылғы 24 ақпандағы № 139 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 28 шілдедегі № 269 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23784 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15038,31 +17538,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>