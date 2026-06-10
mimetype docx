--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49a37eb" w14:textId="49a37eb">
+    <w:p w14:paraId="fc2dab0" w14:textId="fc2dab0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттiк нормативтердi әзiрлеу, келiсу, бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтата тұру, күшiн жою) қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 22 желтоқсандағы № 890 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 3 мамырдағы № 314 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 мамырда № 32444 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 3 мамырдағы № 314 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 мамырда № 32444 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3840,124 +3916,108 @@
         <w:t>
       33. Мемлекеттік норматив жобасын келісу бойынша жұмыстардың құрамы, ол бойынша техникалық түзету жүргізілген, мемлекеттік нормативтерді әзірлеу жөніндегі жұмыстарға ұқсас.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік нормативтің цифрланған жобасы шартта анықталған мемлекеттік органдармен және ұйымдармен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттiк нормативтердi бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтату, күшiн жою) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 100 нөмірінен басталатын жобалау және құрылыс салу жөніндегі ҚЖ қоспағанда, мемлекеттік нормативтерді тіркеу (есепке алу) нөмірі 00 (01) нөмірінен басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік нормативтің шифры салалық сыныптамаға біріктірілген барлық деңгейдегі құжаттар белгілерінің есепке алу-тіркеу бірлігін қамтамасыз етеді және сәулет, қала құрылысы мен құрылыс саласындағы нормативтік база туралы ақпаратты тиімді сақтауға, қолдануға және пайдалануға арналған қажетті жағдайларды жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шифр құрылымына берілген схемаға сәйкес "нүкте" және "дефис" белгілерімен ажыратылатын, белгілеудің әріптік және сандық (Х) элементтері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4076,110 +4136,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзгерістерімен қайта шығарылған мемлекеттік нормативтің шифрына &lt;*&gt; элементі қосылады, мысалы: ҚР ҚН 1.02-03-2011*, ҚР ҚЖ 1.02-106-2013*.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтің өзгертілген тармақтары сондай-ақ жұлдызшамен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Мемлекеттік нормативтер, сондай-ақ оларға енгізілетін өзгерістер және (немесе) толықтырулар уәкілетті орган ведомствосының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік нормативті қабылдау барысында қажеттілігіне қарай, оның орнына ол әзірленген нормативтің күші жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік нормативтердің ережелеріне енгізілетін, өзгертулер мен толықтырулар негізделуі тиіс, ғылыми-техникалық негіздемесі болуы тиіс, әлемдік тәжірибені талдауға және қажет болған жағдайда қаржылық-экономикалық есептеуге ие болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтердің ережелеріне енгізілетін өзгерістер мен толықтырулар негізделуі, ғылыми-техникалық негізі, әлемдік тәжірибені талдауы және қажет болған жағдайда қаржылық-экономикалық есебі болуы тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4212,328 +4272,328 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Ғимараттар мен құрылыстардың, құрылыс материалдары мен бұйымдарының қауіпсіздігіне қойылатын талаптар" техникалық регламентінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ілеспе құжаттамалар ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. "Қызмет бабында пайдалану үшін" деген белгісі бар құжаттарды қоспағанда, мемлекеттік нормативке өзгерістер мен (немесе) толықтырулар енгізу туралы ұсыныс ҒТК-нің қарауына және құптауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Мемлекеттік нормативтерді, сондай-ақ оларға өзгерістерді және (немесе) толықтыруларды енгізу күні бейімделу кезеңі ескеріле отырып, бірақ олар бекітілген күннен бастап кемінде 6 (алты) айдан кейін белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдайлардың салдарларының алдын алу немесе жою, жоғары тұрған мемлекеттік органдардың тапсырмаларын орындау қажет болған жағдайларда, сондай-ақ ҒТК отырысында осындай ұсынымдар мақұлданған жағдайларда, сондай-ақ уәкілетті орган ведомствосының шешімі бойынша мемлекеттік нормативтерді, оларға өзгерістерді және (немесе) толықтыруларды қолданысқа енгізу мерзімін қысқартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік нормативтің немесе оның жекелеген нормаларының қолданылуы белгілі бір мерзімге тоқтатылуы мүмкін. Мемлекеттік нормативтердің немесе оның жекелеген нормаларының қолданылуын тоқтату жеке бұйрықпен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Мемлекеттік нормативтерді бекіту, күшін жою, олардың қолданылуын тоқтата тұру, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы ақпарат салалық баспа басылымдарында жарияланады, сондай-ақ уәкілетті орган ведомствосының сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. ҚБҚ-ң мемлекеттік тіркелуі Қазақстан Республикасы Үкіметінің № 568 және № 569 қаулыларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Сәулет, қала құрылысы және құрылыс саласындағы қолданыстағы мемлекеттік нормативтер туралы мәліметтер Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 701 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12423 болып тіркелген) Сәулет, қала құрылысы және құрылыс каталогтарын қалыптастыру және жүргізу қағидаларына сәйкес уәкілетті органның ведомствосы қалыптастыратын "Қазақстан Республикасының аумағында қолданыстағы сәулет, қала құрылысы және құрылыс саласындағы нормативтік құқықтық актілердің және нормативтік техникалық құжаттардың тізбесі" және "Қазақстан Республикасының аумағында қолданыстағы құрылыстағы баға белгілеу жөніндегі нормативтік құжаттар тізбесі" каталогтарға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Мемлекеттік нормативтерді белгіленген мерзімде уәкілетті органның ведомствосы Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 28 желтоқсандағы № 944 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18090 болып тіркелген) Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру, жүргізу және қолдап отыру, сондай-ақ нормативтік техникалық құжаттардың, ресми басылымдардың көшірмелерін тарату қағидаларына сәйкес нормативтік-техникалық құжаттардың бірыңғай мемлекеттік қорына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жаңадан әзірленген және қолданысқа енгізілген мемлекеттік нормативтердің ережелері, сондай-ақ қолданыстағы мемлекеттік нормативтерге өзгерістер мен (немесе) толықтырулар, бұрын қолданыста болған нормативтік-техникалық құжаттарға сәйкес жобаланған және салынған қолданыстағы ғимараттар мен имараттарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданыстағы ғимараттар мен имараттарды өзгерту (реконструкциялау, кеңейту, жаңғырту, қайта жабдықтау, техникалық қайта жарақтандыру, реставрациялау, күрделі жөндеу) барысында осы Қағидалардың 45-тармағында көрсетілген, каталогтарға енгізілген қолданыстағы мемлекеттік нормативтердің ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қолданудың ерікті таңдауының нормативтік техникалық құжаттарында белгіленген ережелер, нәтижелі шешімдер (баламалы құжаттар) болмаған жағдайда объектілерді жобалау және салу барысында міндетті түрде сақталуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Әртүрлі деңгейдегі мемлекеттік нормативтерде қайшылықтар болған жағдайда жоғарырақ деңгейдегі құжаттың нормалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір деңгейдегі мемлекеттік нормативтерде қайшылықтар болған жағдайда, қолданысқа кейінірек енгізілген құжаттың нормасы, немесе қолданысқа кейінірек енгізілген құжатқа сәйкес келетін норма қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4682,68 +4742,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жою) қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік нормативтердің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10558,68 +10618,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік нормативтер мұқабасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12871,68 +12931,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жою) қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әзірленген мемлекеттік нормативтің ісіне кіретін құжаттардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бірінші/түпкілікті редакцияларда мемлекеттік нормативтің жобасын ұсыну туралы әзірлеушінің хаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13172,55 +13232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13546,31 +13606,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>