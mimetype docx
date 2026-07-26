--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc2dab0" w14:textId="fc2dab0">
+    <w:p w14:paraId="bc1cfff" w14:textId="bc1cfff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттiк нормативтердi әзiрлеу, келiсу, бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтата тұру, күшiн жою) қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 22 желтоқсандағы № 890 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 3 мамырдағы № 314 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 мамырда № 32444 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 наурыздағы № 120 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -13224,63 +13226,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13602,35 +13626,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>