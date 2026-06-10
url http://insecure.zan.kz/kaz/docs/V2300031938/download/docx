--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="223b7c9" w14:textId="223b7c9">
+    <w:p w14:paraId="2d762b9" w14:textId="2d762b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1457,306 +1457,1120 @@
         <w:t>
       1) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шетелдіктер – Қазақстан Республикасының азаматтары емес және өзiнiң басқа мемлекеттiк азаматтығына қатысты екендiгiнiң дәлелi бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа еңгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы – еңбек нарығының бірыңғай ақпараттық базасын қамтитын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін сұранысқа ие кәсіптердің тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тізбені қалыптастыру үшін уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа еңгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушілермен шетелдік жұмыс күшін тартатын кәсіптер туралы "Шетелдік жұмыс күші" автоматтандырылған ақпараттық жүйесінің мәліметтеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы №154 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18445 тіркелген) бекітілген Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидаларына сәйкес қалыптастырылған кадрларға қажеттіліктің орта мерзімді болжамына;</w:t>
+      2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 мамырдағы №161 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32546 тіркелген) бекітілген Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қалыптастырылған кадрларға қажеттіліктің орта мерзімді болжамына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа еңгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталының бос жұмыс орындарына талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілген талдау негізінде Тізбенің жобасын қалыптастыруға мүдделі мемлекеттік және жергілікті атқарушы органдарға Қазақстан Республикасының Ұлттық кәсіпкерлік палатасына (бұдан әрі – ҰКП) келісуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мүдделі мемлекеттік және жергілікті атқарушы органдар, ҰКП Тізбе жобасын алған күннен бастап он жұмыс күні ішінде Тізбе жобасын келіседі немесе уәкілетті органға ұсыныстар жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Тізбенің жобасы он жұмыс күнінен астам келісуде болса және ол бойынша жауап берілмесе, онда Тізбенің жобасы әдепкі бойынша "келісілген" болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен ұсыныстарды ескере отырып Тізбені бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1861,68 +2675,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 49 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін сұранысқа ие кәсіптердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6848,55 +7662,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7222,31 +8036,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>