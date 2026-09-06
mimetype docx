--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d762b9" w14:textId="2d762b9">
+    <w:p w14:paraId="9d4a34f" w14:textId="9d4a34f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1457,1120 +1457,450 @@
         <w:t>
       1) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шетелдіктер – Қазақстан Республикасының азаматтары емес және өзiнiң басқа мемлекеттiк азаматтығына қатысты екендiгiнiң дәлелi бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Электрондық еңбек биржасы" мемлекеттік цифрлық порталы – Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге жәрдемдесуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін, жұмыс іздеушілер мен жұмыс берушілерге арналған жұмыспен қамтудың бірыңғай цифрлық платформасын білдіретін цифрлық объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тармақша</w:t>
-[...119 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа еңгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін сұранысқа ие кәсіптердің тізбесін қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы – еңбек нарығының бірыңғай ақпараттық базасын қамтитын ақпараттық жүйе.</w:t>
+      3. Тізбені қалыптастыру үшін уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс берушілермен шетелдік жұмыс күшін тартатын кәсіптер туралы "Шетелдік жұмыс күші" автоматтандырылған цифрлық жүйесінің мәліметтеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 мамырдағы №161 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32546 тіркелген) бекітілген Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қалыптастырылған кадрларға қажеттіліктің орта мерзімді болжамына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Электрондық еңбек биржасы" мемлекеттік цифрлық порталының бос жұмыс орындарына талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін сұранысқа ие кәсіптердің тізбесін қалыптастыру тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Тізбені қалыптастыру үшін уәкілетті орган:</w:t>
+        <w:t xml:space="preserve">
+      4. Уәкілетті орган осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізілген талдау негізінде Тізбенің жобасын қалыптастыруға мүдделі мемлекеттік және жергілікті атқарушы органдарға Қазақстан Республикасының Ұлттық кәсіпкерлік палатасына (бұдан әрі – ҰКП) келісуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...255 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұмыс берушілермен шетелдік жұмыс күшін тартатын кәсіптер туралы "Шетелдік жұмыс күші" автоматтандырылған ақпараттық жүйесінің мәліметтеріне;</w:t>
+      5. Мүдделі мемлекеттік және жергілікті атқарушы органдар, ҰКП Тізбе жобасын алған күннен бастап он жұмыс күні ішінде Тізбе жобасын келіседі немесе уәкілетті органға ұсыныстар жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қалыптастырылған кадрларға қажеттіліктің орта мерзімді болжамына;</w:t>
+        <w:t>
+      Егер Тізбенің жобасы он жұмыс күнінен астам келісуде болса және ол бойынша жауап берілмесе, онда Тізбенің жобасы әдепкі бойынша "келісілген" болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...255 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен ұсыныстарды ескере отырып Тізбені бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2675,68 +2005,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 49 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін сұранысқа ие кәсіптердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7662,55 +6992,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8036,31 +7366,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>