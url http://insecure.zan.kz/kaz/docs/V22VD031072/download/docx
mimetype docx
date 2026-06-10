--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf5ec5f" w14:textId="cf5ec5f">
+    <w:p w14:paraId="ba53f7f" w14:textId="ba53f7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -551,64 +551,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Шығыс Қазақстан облысы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Риддер қаласы әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 жылғы 6 желтоқсан </w:t>
+              <w:t xml:space="preserve">2022 жылғы 6 желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1119 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -616,821 +629,743 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Риддер қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Риддер қаласы әкімдігінің 18.03.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Риддер қаласы әкімдігінің 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 182</w:t>
+        <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Риддер қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы </w:t>
+      1. Осы Риддер қаласының бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Риддер қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес әзірленді және Риддер қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкциялау – әдетте өзгеретін объектіні жаңарту мен жаңғырту қажеттігіне байланысты жалпы жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе ғимаратты өзгерту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу бойынша іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Риддер қаласының тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары" мемлекеттік мекемесі (бұдан әрі - Бөлім) қалаға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының </w:t>
-[...97 lines deleted...]
-      3. "Риддер қаласының Тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автокөлік жолдары" мемлекеттік мекемесі (бұдан әрі - Бөлім) қалаға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      4. "Риддер қаласының сәулет, қала құрылысы және құрылыс бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бөлім мынадай іс-шараларды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      5. Бөлім мынадай іс-шараларды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы және күрделі жөндеу іс-шараларының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы және күрделі жөндеу іс-шараларының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс пәтер иелерінің, тұрғын емес үй-жайлардың жалпы санының көпшілігімен келіскен кезде шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      6. Жиналыс пәтер иелерінің, тұрғын емес үй-жайлардың жалпы санының көпшілігімен келіскен кезде шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      7. Жиналыста теріс шешім қабылданған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыстың оң шешімі қабылданған жағдайда Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеру қорытындылары бойынша Бөлім қалаға бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық есебін әзірлеу немесе реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасын дайындау жұмыстарын, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алумен ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құны немесе көппәтерлі тұрғын үйлердің сытқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды алу мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Бөліммен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдау Бөліммен техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Риддер қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1756,31 +1691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>