--- v0 (2025-11-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3454394" w14:textId="3454394">
+    <w:p w14:paraId="af8caef" w14:textId="af8caef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,266 +76,474 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Екібастұз қаласы әкімдігінің 2022 жылғы 3 тамыздағы № 704/8 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 9 тамызда № 29069 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3 бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 16-5) тармақшасына сәйкес, Екібастұз қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - Павлодар облысы Екібастұз қаласы әкімдігінің 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
+      Тұрғын үйқатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-5)тармақшасына сәйкес Екібастұз қаласының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Кіріспе жаңа редакцияда - Павлодар облысы Екібастұз қаласы әкімдігінің 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қаласы әкімдігінің 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Екібастұз қаласы әкімдігінің тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесінің басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулының Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланғаннан кейін оның Екібастұз қаласы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z4" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Екібастұз қаласы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы оның алғашқы ресми жарияланған күннен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -351,51 +559,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Екібастұз қаласының әкімі </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Екібастұз қаласының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -542,725 +760,865 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 704/8 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары  1. Жалпы ережелер</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) 10-3-бабы </w:t>
-[...116 lines deleted...]
-    </w:p>
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Екібастұз қаласы әкімдігінің 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Екібастұз қаласына бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары (бұдан әрі-қағидалар), "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі–заң) 10-3-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11)тармақшасына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-5)тармақшасына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ережелерде келесі негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...91 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалар Екібастұз қаласының бірыңғай сәулеттік келбетін беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыруға және жүргізуге ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Көппәтерлі тұрғын үйлердің қасбеттерін және (немесе) шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+        <w:t xml:space="preserve"> 2. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Екібастұз қаласының сәулет-құрылыс келбетін қалыптастыру кезінде "Павлодар облысы Екібастұз қаласының бас жоспары туралы (негізгі ережелерді қоса алғанда)" Қазақстан Республикасы Үкіметінің 2024 жылғы 10 қазандағы №838 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Екібастұз қаласының Бас жоспарын ұстану қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Екібастұз қаласы әкімдігінің тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесімен (бұдан әрі -тұрғын үй инспекциясы), "Екібастұз қаласы әкімдігінің сәулет және қала құрылысы бөлімі" ММ (бұдан әрі-сәулет органы) бірлесіп, Екібастұз қаласының бекітілген Бас жоспарының негізінде қалаға немесе оның бір бөлігіне бірыңғай сәулеттік көрініс беруге бағытталған сыртқы қабырғаларды, шатырды қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесі айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Екібастұз қаласына бірыңғай сәулеттік көрініс беру үшін сыртқы қабырғаларды, шатырды қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде жергілікті бюджет қаражаты болған кезде тұрғын үй инспекциясы сәулет органымен бірлесіп мынадай жұмыстарды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерін Екібастұз қаласының бекітілген Бас жоспарымен өзінің ресми интернет-ресурсында орналастыру арқылы таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пәтерлердің, көппәтерлі тұрғын үйлердің тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды өткізудің болжамды мерзімдері туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу туралы шешім қабылдау үшін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес пәтерлер мен тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс пәтер,тұрғын емес үй-жайлар иелерінің жалпы санының үштен екісінен астамы болған кезде шешім қабылдайды. Шешім пәтер, тұрғын емес үй-жайлар иелерінің жалпы санының үштен екісінен астамы келіскен кезде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс теріс шешім қабылдаған жағдайда, осы көппәтерлі тұрғын үйдің сыртқы қабырғаларын, төбелерін қайта жаңарту, ағымдағы немесе күрделі жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жиналыстың оң шешімі қабылданған жағдайда тұрғын үй инспекциясы құрылыс нормаларының талаптарына сәйкес жұмыстардың құрамы мен көлемін, сыртқы қабырғаларды және (немесе) шатырды жөндеу түрін (ағымдағы немесе күрделі) айқындау үшін бірыңғай сәулеттік көрініс беру үшін әрбір көппәтерлі тұрғын үйдің техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыстардың көлемін, жөндеу түрін (ағымдағы немесе күрделі) анықтау үшін әр көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау Мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеруді ғимараттар мен құрылыстардың сенімділігі мен тұрақтылығын техникалық тексеруді жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не оның құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бюджеттік бағдарламаның әкімшісі болып табылатын уәкілетті мемлекеттік (бұдан әрі – Бюджеттік бағдарламаның әкімшісі) орган сыртқы қабырғалардың, көппәтерлі тұрғын үйдің шатырының техникалық жай-күйін тексеру қорытындылары бойынша ағымдағы жөндеудің сметалық есебін әзірлеу немесе бірыңғай сәулеттік көрініс беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау жөніндегі жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жобалау сәулет, қала құрылысы және құрылыс қызметі саласындағы іздестіру және жобалау қызметінің тиісті түрлеріне (кіші түрлеріне) лицензиясы бар мамандандырылған ұйымдардың күшімен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құнын немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырын күрделі жөндеудің жобалау-сметалық құжаттамасын бекіткеннен кейін бюджеттік бағдарламаның әкімшісі болып табылатын уәкілетті мемлекеттік орган Қазақстан Республикасы Бюджет кодексінің 75-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тәртіпке сәйкес бюджеттік сұрау салуды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Қазақстан Республикасының Мемлекеттік сатып алу туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бюджеттік бағдарламаның әкімшісі болып табылатын уәкілетті мемлекеттік орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бюджеттік бағдарламаның әкімшісі болып табылатын уәкілетті мемлекеттік орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Екібастұз қаласының бірыңғай сәулеттік келбетін беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>