--- v0 (2025-11-09)
+++ v1 (2026-09-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e27925" w14:textId="1e27925">
+    <w:p w14:paraId="f15ded8" w14:textId="f15ded8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының кейбір қаулыларына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының 2022 жылғы 27 желтоқсандағы № 132/627 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2022 жылғы 27 желтоқсандағы № 31291 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының 2022 жылғы 27 желтоқсандағы № 132/627 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2022 жылғы 27 желтоқсандағы № 31291 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -760,154 +760,78 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Орталық сайлау комиссиясының өзгерістер мен толықтырулар енгізілетін кейбір қаулыларына Тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасы Парламенті Сенатының депутаттарын сайлау жөніндегі сайлау құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2014 жылғы 6 маусымдағы № 10/233 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
+      1. Күші жойылды – ҚР Орталық сайлау комиссиясының 24.6.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сайлау құжаттарын сақтау қағидаларын бекіту туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2014 жылғы 17 шілдедегі № 11/236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1780,1665 +1704,1553 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда редакцияда жазылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентін, партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, бірмандатты аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, аудандардың, облыстық маңызы бар қалалардың, аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлауы жөніндегі дауыс беруге арналған сайлау бюллетеньдерінің нысанын бекіту туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 23 тамыздағы № 11/192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...73 lines deleted...]
-      "Қазақстан Республикасының Президентін, партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, аудандық, облыстық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған сайлау бюллетендерінің нысанын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Қоса беріліп отырған сайлау бойынша дауыс беруге арналған сайлау бюллетеньдерінің нысандары бекітілсін:</w:t>
+      "Қазақстан Республикасының Президентін, партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің және мәслихаттарының депутаттарын, аудандық, облыстық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдерін сайлау жөніндегі дауыс беруге арналған сайлау бюллетендерінің нысанын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы қаулыға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Президентінің;</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттары;</w:t>
+        <w:t>
+      "1. Қоса беріліп отырған сайлау бойынша дауыс беруге арналған сайлау бюллетеньдерінің нысандары бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы қаулыға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын;</w:t>
+      1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосышаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Президентінің;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) осы қаулыға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы мәслихаттарының депутаттары;</w:t>
+      2) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосышаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) осы қаулыға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы мәслихаттарының депутаттарын;</w:t>
+      3) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) осы қаулыға 6-қосышаға сәйкес аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі.";</w:t>
+        <w:t xml:space="preserve">
+      4) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосышаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы мәслихаттарының депутаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын:</w:t>
+      5) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бірмандаттық аумақтық сайлау округтері бойынша сайланатын Қазақстан Республикасы мәслихаттарының депутаттарын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...308 lines deleted...]
-        <w:t>:</w:t>
+      6) осы қаулыға 6-қосышаға сәйкес аудан, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>5-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "3. Сайлау кезінде сайлау бюллетеньдеріне олар әзірленгеннен кейін өзгерістер енгізу туралы шешімді:</w:t>
+        <w:t xml:space="preserve">
+      осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сай 6-қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Президентті, Парламент Мәжілісінің депутаттары бойынша– Орталық сайлау комиссиясы;</w:t>
+        <w:t xml:space="preserve">
+      5. "Сайлаушылардың дауыс беруге арналған тізімдерін қалыптастыру, сондай-ақ оларды сайлау комиссияларына ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 23 тамыздағы № 11/197 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17358 тіркелген):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "8. Егер Конституциялық заңда белгіленген тәртіппен әкімдікке кандидат өз кандидатурасын алып тастаса немесе саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органы, кандидатты ұсынған жоғары тұрған әкім кандидатты ұсыну туралы өз шешімінің күшін жойса, не аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін сайлау жөніндегі дауыс беруге арналған сайлау бюллетенінен кандидаттың тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тастау жүргізіледі.";</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Осы қағидалардың 3-тармағында көрсетілген шешімді қабылдау кезінде учаскелік сайлау комиссиясының мүшелері көк түсті сиялы шарикті қаламмен саяси партияның атауын немесе кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және олардың оң жағында орналасқан шаршыны сызып тастайды және сызып тасталған саяси партия атауының не кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және шаршының оң жағына өз қолын, тегін және аты-жөнінің бірінші әріптерін кояды. Сызу сызықтары (сызығы) тік болуы керек және саяси партия не кандидат туралы деректердің әр жолының бойымен және шаршы арқылы жүргізілуі тиіс.</w:t>
+      "2) аумақтық сайлау комиссиясы- облыстардың (республикалық маңызы бар қалалардың және астананың), ауданның, қаланың, қаладағы ауданның сайлаушылар туралы мәліметтердің өзектілігі мен анықтығын, дауыс беруге арналған сайлаушылар тізімдерінің уақтылы әрі дұрыс жасалуын және олардың барша жұрттың танысуы үшін ұсынылуын бақылайтын сайлау комиссиясы;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сайлау бюллетеньдеріне өзгерістер дауыс беру күнінен кешіктірмей енгізіледі.".</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "3. Президенттi, Парламент Мәжiлiсi мен мәслихаттардың депутаттарын, әкімді, өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау кезінде сайлаушылар тiзiмi жасалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Әрбір сайлау учаскесі бойынша сайлаушылардың тізімдерін тиісті әкім дауыс беру басталардан жиырма күн бұрын акт бойынша учаскелік сайлау комиссиясына – электрондық түрде және (немесе) қағаз жеткізгіште, аумақтық және округтік комиссияларға электрондық түрде ұсынады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 19 қыркүйектегі № 16/209 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17404 тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған қаулымен бекітілген Кандидатура алып тасталған, кандидат етіп ұсыну туралы шешімнің күші жойылған, кандидаттарды, партиялық тізімдерді тіркеу туралы шешімнің күші жойылған жағдайларда сайлау бюллетеньдеріне өзгерістер мен толықтыру енгізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Сайлау кезінде сайлау бюллетеньдеріне олар әзірленгеннен кейін өзгерістер енгізу туралы шешімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Президентті, Парламент Мәжілісінің депутаттары бойынша– Орталық сайлау комиссиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірмандаттық аумақтық сайлау округтері бойынша Парламент Мәжілісінің, мәслихаттарының депутаттарын – округтік сайлау комиссиясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Парламент Сенатының депутаттары бойынша – облыстық сайлау комиссиялары, республикалық маңызы бар қала және астана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәслихат депутаттарын – партиялық тізімдерді тіркеген аумақтық сайлау комиссиялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аудандар, облыстық маңызы бар қала, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін, өзге жергілікті өзін-өзі басқару органдары мүшелерін сайлау кезінде аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау бюллетеньдеріне өзгерістер енгізу туралы шешім жоғары тұрған сайлау комиссиясына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Егер Конституциялық Заңда белгіленген тәртіппен кандидат өз кандидатурасын алып тастаса немесе республикалық қоғамдық бірлестіктің жоғары органы кандидатты ұсыну туралы өз шешімінің күшін жойса немесе Орталық сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, Президент сайлауы бойынша дауыс беруге арналған сайлау бюллетенінен кандидаттың тегі, аты және әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілген болса) алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Конституциялық Заңда белгіленген тәртіппен кандидат өз кандидатурасын алып тастаса немесе кандидатты ұсынған мәслихат (мәслихаттар) кандидатты ұсыну туралы өз шешімінің күшін жойса не облыстың, республикалық маңызы бар қаланың немесе астананың сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, Парламент Сенатының депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетенінен кандидаттың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер Конституциялық Заңда белгіленген тәртіппен Орталық сайлау комиссиясы партиялық тізімді тіркеудің күшін жою туралы шешім қабылдаса, партиялық тізімдер бойынша сайланатын Парламент Мәжілісінің депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетенінен саяси партияның атауы алып тасталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 6-1 және 7-1-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. Егер Конституциялық заңда белгіленген тәртіппен тиісті аумақтық сайлау комиссиясы партиялық тізімді тіркеу туралы шешімнің күшін жою туралы шешім қабылдаса, партиялық тізім бойынша сайланатын облыстық, республикалық маңызы бар қала, астана мәслихаты депутаттарын сайлау жөніндегі дауыс беруге арналған сайлау бюллетенінен саяси партия атауы алып тасталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Егер Конституциялық заңда белгіленген тәртіппен кандидат өз кандидатурасын алып тастаса немесе кандидатты ұсынған қоғамдық бірлестік кандидатты ұсыну туралы шешімінің күшін жойса не тиісті аумақтық сайлау комиссиясы кандидатты тіркеу туралы шешімнің күшін жою туралы шешім қабылдаса, бірмандаттық округ жөніндегі мәслихат депутаттарын сайлау бойынша дауыс беруге арналған сайлау бюллетенінен кандидаттың тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тасталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Егер Конституциялық заңда белгіленген тәртіппен әкімдікке кандидат өз кандидатурасын алып тастаса немесе саяси партияның тиісті филиалының (өкілдігінің) жоғары басшы органы, кандидатты ұсынған жоғары тұрған әкім кандидатты ұсыну туралы өз шешімінің күшін жойса, не аудандық (облыстық маңызы бар қаланың) сайлау комиссиясы кандидатты тіркеудің күшін жою туралы шешім қабылдаса, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімін сайлау жөніндегі дауыс беруге арналған сайлау бюллетенінен кандидаттың тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) алып тастау жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Осы қағидалардың 3-тармағында көрсетілген шешімді қабылдау кезінде учаскелік сайлау комиссиясының мүшелері көк түсті сиялы шарикті қаламмен саяси партияның атауын немесе кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және олардың оң жағында орналасқан шаршыны сызып тастайды және сызып тасталған саяси партия атауының не кандидаттың тегін, атын, әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілген болса) және шаршының оң жағына өз қолын, тегін және аты-жөнінің бірінші әріптерін кояды. Сызу сызықтары (сызығы) тік болуы керек және саяси партия не кандидат туралы деректердің әр жолының бойымен және шаршы арқылы жүргізілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау бюллетеньдеріне өзгерістер дауыс беру күнінен кешіктірмей енгізіледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       7. "Сайланатын мәслихаттар депутаттарының санын айқындау туралы" Қазақстан Республикасы Орталық сайлау комиссиясының 2020 жылғы 11 қыркүйектегі № 21/323 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21198 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3499,51 +3311,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияға жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3644,150 +3456,1155 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Орталық сайлау комиссиясының 24.6.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комиссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін кейбір қаулыларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комиссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 22 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 40/137 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Казақстан Республикасының Парламенті Сенатының депутатын сайлау жөніндегі САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ по выборам депутата Сената Парламента Республики Казахстан _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> Депутаттарға жазалау шараларын қолдануға, олардың депутаттық қызметпен байланысты шектеулерді, депутаттық әдеп ережелерін сақтауына байланысты, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді Қазақстан Республикасы Парламентінің қарауына дайындау жөніндегі ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Депутаттарға жазалау шараларын қолдануға, олардың депутаттық қызметпен байланысты шектеулерді, депутаттық әдеп ережелерін сақтауына байланысты, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді Қазақстан Республикасы Парламентінің қарауына дайындау жөніндегі ереже (бұдан әрі – Ереже) Қазақстан Республикасы Конституциясының (бұдан әрі – Конституция) 52-бабы 6-тармағын, "Қазақстан Республикасының Парламентi және оның депутаттарының мәртебесi туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі – Конституциялық заң) 33-бабы 4-тармағын, Қазақстан Республикасы Президентінің 1996 жылғы 11 қарашадағы № 3205 Жарлығымен бекітілген Қазақстан Республикасының Орталық сайлау комиссиясы туралы ереженің 15-тармағы 23) тармақшасын іске асыру мақсатында бекітілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ереже Қазақстан Республикасы Орталық сайлау комиссиясының (бұдан әрі – Орталық сайлау комиссиясы) депутаттарға Конституцияның 52-бабы 2-тармағының талаптарын бұзғаны үшін жазалау шараларын қолдануға, олардың депутаттық қызметпен байланысты шектеулерді, депутаттық әдеп ережелерін сақтауына, депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді Қазақстан Республикасы Парламентінің (бұдан әрі – Парламент) қарауына дайындауын регламенттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Депутаттарға жазалау шараларын қолдануға байланысты мәселелерді қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Депутаттардың Парламент, Парламент Палаталары мен олардың органдары отырыстарына келуiн, сондай-ақ депутаттың өз даусын басқа бiреуге беруiне жол бермеуiн бақылау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Орталық сайлау комиссиясы мүшесiнің Парламент, оның Палаталары мен олардың органдары отырыстарына бару барысында Конституциялық заңның 8-бабы 1-тармағының ережелерін ескере отырып, жүзеге асыратынын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Палаталардың отырыстарына қатысып отырған депутаттарды тіркеу туралы ақпаратты сұрату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Парламент органдары отырыстарының жұмысына депутаттардың қатысуы туралы хаттамалардың көшірмелерін сұрату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) персоналды басқару қызметінің (кадр қызметінің) депутаттарға уақытша еңбекке қабілетсіздік парақтарын бергені, депутаттардың демалыста немесе іссапарда болғаны туралы мәліметтерді сұрату нысанында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орталық сайлау комиссиясының мүшелері депутаттардың Парламент, оның Палаталары мен олардың органдарының отырыстарына келуі туралы Орталық сайлау комиссиясының Төрағасына ақпарат беріп отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Депутаттың Парламент Палаталарының отырыстарына бір сессия ішінде дәлелдi себептерсiз үш реттен артық, Парламент Палаталары мен олардың органдарының бірлескен отырыстарына бір айдан аса қатыспауы, дауыс беру құқығын басқаға беруi аталған мәселелерді Орталық сайлау комиссиясының отырысында қарау үшін негіздер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аталған бұзушылықтар расталған жағдайда, қол қойылғаннан кейін үш жұмыс күні ішінде Парламенттің тиісті Палатасына жіберілетін, депутатқа Конституциялық заңның 33-бабында белгіленген жазалау шараларын қолдану туралы ұсыным дайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Депутаттық қызметпен байланысты шектеулерді сақтау туралы мәселелерді қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Парламент депутатының басқа өкілді органның депутаты болуына қатысты шектеуді сақтауын бақылауды "Сайлау" автоматтандырылған ақпараттық жүйесіндегі деректерді тексеру арқылы Орталық сайлау комиссиясының мүшесі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Парламент депутатының оқытушылық, ғылыми немесе өзге де шығармашылық қызметтен басқа, ақы төленетін өзге де жұмыс атқаратыны, оның кәсіпкерлік қызметті жүзеге асыратыны, коммерциялық ұйымның басшы органының немесе байқаушы кеңесінің құрамында екені туралы ақпарат келіп түскен кезде Орталық сайлау комиссиясы қаралатын мәселемен тікелей байланысты тұлғаларды шақыра отырып, Орталық сайлау комиссиясының отырысында қаралатын, мәселеге қатысты құжаттар мен өзге ақпаратты талап ете отырып, мемлекеттік органдарға, қоғамдық бірлестіктерге, кәсіпорындарға, мекемелерге, ұйымдарға, лауазымды тұлғаларға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Конституцияның 52-бабы 3-тармағында белгіленген шектеулерді Парламент депутатының сақтамау фактілері расталған жағдайда, Орталық сайлау комиссиясы Парламенттің тиісті Палатасына қол қойылғаннан кейін үш жұмыс күні ішінде депутаттың өкілеттігін тоқтату туралы ұсыным енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Парламент депутаттарының депутаттық әдеп ережелерін сақтауына байланысты мәселелерді қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тиісті Палата немесе Палата Бюросы Төрағасының жазбаша өтініші Қазақстан Республикасы Парламентінің Регламентімен, Қазақстан Республикасы Парламенті Палаталарының регламенттерімен белгіленген депутаттық әдеп ережелерiн Парламент депутаттарының бұзғаны туралы мәселелерді Орталық сайлау комиссиясының қарауына дайындау негіздемесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Орталық сайлау комиссиясы Парламент депутаттарының депутаттық әдеп ережелерін бұзуына себепші болған нақты жағдаяттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру кезінде Парламент, оның Палаталары отырыстарының стенограммалары, Парламент органдары отырыстарының хаттамалары, уәкілетті органдардың деректері, бұқаралық ақпарат құралдарындағы жарияланымдар және өзге материалдар пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тексеру тиісті Палата немесе Палата Бюросы Төрағасының жазбаша өтінішін алған күннен бастап он жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Парламент депутаттарының депутаттық әдеп ережелерін сақтауымен байланысты мәселелер Орталық сайлау комиссиясының отырысында қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Парламент депутатының депутаттық әдеп ережелерін бұзған фактілері расталған жағдайда, Орталық сайлау комиссиясы ұсыным дайындайды және оған қол қойылғаннан кейін үш жұмыс күні ішінде оны Парламенттің тиісті Палатасы Төрағасының қарауына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Аталған фактілер расталмаған жағдайда, қорытынды дайындалады және оған қол қойылған күннен бастап үш жұмыс күні ішінде Парламенттің тиісті Палатасы немесе Палата Бюросы Төрағасының қарауына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Парламент депутаты отставкаға кеткен, ол қайтыс болған, соттың заңды күшіне енген шешімі бойынша депутат іс-әрекетке қабілетсіз, қайтыс болған немесе хабарсыз кеткен деп танылған, ол Қазақстаннан тысқары жерге тұрақты тұруға кеткен, оған қатысты соттың айыптау үкімі заңды күшіне енген, Қазақстан Республикасының азаматтығын жоғалтқан, сондай-ақ Қазақстан Республикасының Конституциясымен және Конституциялық заңмен көзделген басқа да жағдайларда, Орталық сайлау комиссиясы Парламент депутатының өкілеттігін тоқтатуға әкелетін негіздердің туындау фактісі көрсетілген қаулы қабылдайды және Парламенттің тиісті Палатасына Парламент депутатының өкілеттігін мерзімінен бұрын тоқтату туралы ұсыным енгізу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Парламент Сенатының тағайындалған депутаттарының өкілеттігін мерзімінен бұрын тоқтату туралы Қазақстан Республикасы Президентінің жарлығы, тиісінше облыстың, республикалық маңызы бар қаланың және Республика астанасының барлық мәслихаттары атынан өкілдік ететін таңдаушылардың сайланған Парламент Сенаты депутаттарының өкілеттігін мерзімінен бұрын тоқтату туралы шешімі, Парламент Мәжілісі депутатының саяси партиядан шыққаны немесе шығарылғаны, ол партиялық тізім негізінде сайланған саяси партия қызметінің тоқтатылғаны, бір мандаттық аумақтық сайлау округі бойынша сайланған Мәжіліс депутатының кері қайтарып алынғаны туралы мәліметтер Орталық сайлау комиссиясына келіп түскен кезде Орталық сайлау комиссиясы тиісті адамның Парламент Мәжілісі немесе Сенаты депутатының өкілеттігінен айрылу фактісі көрсетілген қаулы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қаулының көшірмесі ол қабылданған күннен бастап үш жұмыс күні ішінде Парламенттің тиісті Палатасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Парламенттің тиісті Палатасы жіберген, Қазақстан Республикасы Бас Прокурорының депутатты қылмыстық жауаптылыққа тартуға, ұстап алуға, күзетпен ұстауға, үйқамаққа алуға, күштеп әкелуге немесе сот тәртiбiмен қолданылатын әкiмшiлiк жазалау шараларын қолдануға келiсiм алу туралы ұсынымы ол келіп түскен күннен бастап он жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Бас Прокурорының ұсынымын қарау нәтижелері бойынша қорытынды шығарылады, ол шығарылған күнінен бастап үш жұмыс күні ішінде Парламенттің тиісті Палатасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комиссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін кейбір қаулыларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 23 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 11 /192 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казақстан Республикасының Президентін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам Президента Республики Казахстан _____ _________________ 20___ года (дата выборов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3831,105 +4648,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жақтап" дауыс беремін Голосую "За"</w:t>
+      "Жақтап" дауыс беремін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      Голосую "За"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________ </w:t>
+        <w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4003,52 +4838,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________ </w:t>
+        <w:t>
+      __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4122,52 +4957,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________________________ </w:t>
+        <w:t>
+      __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4206,87 +5041,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      және т.б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________ </w:t>
+      _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4342,52 +5159,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәріне қарсымын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Против всех</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Против всех ___________________________________________________ </w:t>
+      _________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -4537,1183 +5372,250 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Орталық сайлау комиссиясының</w:t>
+              <w:t>Орталық сайлау комссиясының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзгерістер мен толықтырулар</w:t>
+              <w:t>2018 жылғы 23 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізілетін кейбір қаулыларына</w:t>
+              <w:t>№ 11 /192 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тізбесіне</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Депутаттарға жазалау шараларын қолдануға, олардың депутаттық қызметпен байланысты шектеулерді, депутаттық әдеп ережелерін сақтауына байланысты, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді Қазақстан Республикасы Парламентінің қарауына дайындау жөніндегі ережені бекіту туралы</w:t>
+        <w:t xml:space="preserve"> Партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов Мажилиса Парламента Республики Казахстан, избираемых по партийным спискам _____ _________________ 20___ года (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Депутаттарға жазалау шараларын қолдануға, олардың депутаттық қызметпен байланысты шектеулерді, депутаттық әдеп ережелерін сақтауына байланысты, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және депутатқа ешкімнің тиіспеуі жөніндегі құқығынан айыруға байланысты мәселелерді Қазақстан Республикасы Парламентінің қарауына дайындау жөніндегі ереже (бұдан әрі – Ереже) Қазақстан Республикасы Конституциясының (бұдан әрі – Конституция) 52-бабы 6-тармағын, "Қазақстан Республикасының Парламентi және оның депутаттарының мәртебесi туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі – Конституциялық заң) 33-бабы 4-тармағын, Қазақстан Республикасы Президентінің 1996 жылғы 11 қарашадағы № 3205 Жарлығымен бекітілген Қазақстан Республикасының Орталық сайлау комиссиясы туралы ереженің 15-тармағы 23) тармақшасын іске асыру мақсатында бекітілді.</w:t>
-[...812 lines deleted...]
-      Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
+      Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға белгі қойыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға кез келген белгі қойыңыз</w:t>
+      Поставьте отметку в пустом квадрате справа от наименования политической партии, за которую Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Поставьте любую отметку в пустом квадрате справа от фамилий кандидата, за которого</w:t>
+      "Жақтап" дауыс беремін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
+      Голосую "За"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жақтап" дауыс беремін</w:t>
+      Саяси партияның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Голосую "За"</w:t>
+      Наименование политической патии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      __________________________________</w:t>
+        <w:t xml:space="preserve">
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -5752,87 +5654,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      Саяси партияның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Наименование политической патии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________</w:t>
+        <w:t xml:space="preserve">
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -5871,87 +5773,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      Саяси партияның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Наименование политической патии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________</w:t>
+        <w:t xml:space="preserve">
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -5989,70 +5891,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________ </w:t>
+       және т.б. ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6108,70 +5992,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәріне қарсымын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________ </w:t>
+      Против всех ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6210,69 +6076,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр кандидаттан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
+      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр саяси партиядан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одной политической партии; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6360,211 +6226,229 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11 /192 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Партиялық тізімдер бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов Мажилиса Парламента Республики Казахстан, избираемых по партийным спискам _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> ______________________________________ (облыс, республикалық маңызы бар және Республика астанасы) №_______ бірмандаттық аумақтық сайлау округі бойынша сайланатын Қазақстан Республикасы Парламенті Мәжілісінің депутатын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутата Мажилиса Парламента Республики Казахстан, избираемого по одномандатному территориальному избирательному округу №_______ __________________________________________ (область, города республиканского значения и столицы Республики) _____ _________________ 20___ года (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға белгі қойыңыз</w:t>
+      Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Поставьте отметку в пустом квадрате справа от наименования политической партии, за которую Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
+      "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға кез келген белгі қойыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жақтап" дауыс беремін</w:t>
+      Поставьте любую отметку в пустом квадрате справа от фамилии кандидата, за которого</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Голосую "За"</w:t>
+      Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      "Жақтап" дауыс беремін Голосую "За"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической патии</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6603,87 +6487,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической патии</w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6722,87 +6606,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической патии</w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6840,52 +6724,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бәріне қарсымын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Против всех</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-       және т.б. ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6924,69 +6862,361 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәріне қарсымын</w:t>
+      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр кандидаттан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 23 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 11 /192 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________ Партиялық тізімдер бойынша (облыс, республикалық маңызы бар қала және Республика астанасы) аудан, қала мәслихаттарының депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов маслихата ____________________________________________________________ (область, город республиканского значения и столицы Республики), избираемых по партийным спискам _____ _________________ 20___ года (дата выборов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға белгі қойыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставьте отметку в пустом квадрате справа от наименования политической партии, за которую Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жақтап" дауыс беремін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Голосую "За"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партияның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование политической партии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Против всех ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -7025,361 +7255,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр саяси партиядан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
+      Саяси партияның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одной политической партии; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
-[...291 lines deleted...]
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Наименование политической партии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7436,69 +7374,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      Саяси партияның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Наименование политической партии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7555,69 +7493,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
-[...17 lines deleted...]
-      Фамилия, имя, отчество (при наличии)</w:t>
+      және т.б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7674,68 +7594,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      және т.б.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Бәріне қарсымын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Против всех</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7811,69 +7713,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр кандидаттан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
+      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр саяси партиядн артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одной политической партии; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7961,211 +7863,247 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11 /192 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______________________________________ Партиялық тізімдер бойынша (облыс, республикалық маңызы бар қала және Республика астанасы) аудан, қала мәслихаттарының депутаттарын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутатов маслихата ____________________________________________________________ (область, город республиканского значения и столицы Республики), избираемых по партийным спискам _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> ________________________________________ облыс, республикалық маңызы бар қала және Республика астанасы) №_____бірмандаттық аумақтық сайлау округі ________________мәслихат депутатын сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам депутата ____________ маслихата избираемого по одномандатному территориальному избирательному округу №_____ _________________________________________ область, город республиканского значения и столицы Республики) наименование маслихата _____ _________________ 20___ года (дата выборов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзіңіз жақтап дауыс беретін саяси партия атауының оң жағындағы бос шаршыға не "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға белгі қойыңыз</w:t>
+      Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Поставьте отметку в пустом квадрате справа от наименования политической партии, за которую Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
+      "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға кез келген белгі қойыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жақтап" дауыс беремін</w:t>
+      Поставьте любую отметку в пустом квадрате справа от фамилии кандидата, за которого</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Голосую "За"</w:t>
+      Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      "Жақтап" дауыс беремін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической партии</w:t>
+      Голосую "За"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -8204,87 +8142,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической партии</w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -8323,87 +8261,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияның атауы</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование политической партии</w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -8459,52 +8397,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және т.б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Бәріне қарсымын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Против всех</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+      ______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -8543,69 +8517,379 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәріне қарсымын</w:t>
+      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр кандидаттан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Против всех</w:t>
+      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орталық сайлау комссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 23 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 11 /192 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________ аудан, облыстық маңызы бар қала, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округің әкімдерін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам акима ______________________________________ район, город областного значения, город районного значения, село, поселок, сельский округ _____ _________________ 20___ года (дата выборов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бәріне қарсымын" деген жолдың оң жағындағы шаршыға кез келген белгі қойыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставьте любую отметку в пустом квадрате справа от фамилий кандидата, за которого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вы голосуете, либо в квадрате справа от строки "Против всех"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жақтап" дауыс беремін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Голосую "За"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8662,397 +8946,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр саяси партиядн артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
+      Тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одной политической партии; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя</w:t>
-[...183 lines deleted...]
-      Өзіңіз жақтап дауыс беретін кандидаттың тегінің оң жағындағы бос шаршыға не</w:t>
+      Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9127,51 +9101,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9210,87 +9184,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (болған кезде)</w:t>
+      және т.б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при наличии)</w:t>
+      Бәріне қарсымын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Против всех</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="342900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9329,187 +9321,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      және т.б.</w:t>
-[...135 lines deleted...]
-        <w:t>
       Ескертпе: Бюллетень берген комиссия мүшесі оған өз қолын қояды. Мынадай бюллетень: белгiленбеген үлгiдегi; тиісті сайлау комиссиясы мүшесiнiң қолы қойылмаған; бiр кандидаттан артық белгiленген; белгi қарындашпен қойылған, түзету немесе өзге де бұрмалау iздерi бар, сондай-ақ сайлаушылардың ерiк бiлдiруiн анықтау мүмкiн емес бюллетень жарамсыз деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Член комиссии, выдавший бюллетень, ставит в нем свою подпись. Недействительным признается бюллетень: неустановленного образца; в котором отсутствует подпись члена соответствующей избирательной комиссии; в котором отмечено более одного кандидата; в котором отметка проставлена карандашом, носит следы подчистки или иного способа подделки, а также в котором невозможно определить волеизъявление избирателя.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -9577,995 +9432,191 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Орталық сайлау комиссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін кейбір қаулыларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Орталық сайлау комссиясының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 23 тамыздағы</w:t>
+              <w:t>2020 жылғы 11 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 11 /192 қаулысына</w:t>
+              <w:t>№ 21 /323 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
-[...12 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________________________ аудан, облыстық маңызы бар қала, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округің әкімдерін сайлау жөніндегі дауыс беруге арналған САЙЛАУ БЮЛЛЕТЕНІ 20__ жылғы _____ ________________ (сайлау күні) ИЗБИРАТЕЛЬНЫЙ БЮЛЛЕТЕНЬ для голосования по выборам акима ______________________________________ район, город областного значения, город районного значения, село, поселок, сельский округ _____ _________________ 20___ года (дата выборов)</w:t>
+        <w:t xml:space="preserve"> Облыстар, республикалық маңызы бар қалалар және астана мәслихаттарында сайланатын депутаттардың саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...868 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13916,200 +12967,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 21 /323 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="103"/>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қалалық мәслихаттарда сайланатын депутаттардың саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...87 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалар атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Депуттар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18477,68 +17525,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 21 /323 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудандық мәслихаттарда сайланатын депутаттардың саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37526,55 +36574,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37896,35 +36944,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>