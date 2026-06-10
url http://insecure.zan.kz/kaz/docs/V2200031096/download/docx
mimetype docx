--- v0 (2025-12-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b446a86" w14:textId="b446a86">
+    <w:p w14:paraId="3b14a11" w14:textId="3b14a11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2869,1939 +2869,845 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (20.08.2024 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Микроқаржылық қызметті жүзеге асыратын ұйым қарыз алушысының борыштық жүктемесінің коэффициентін есептеу қағидаларын және шекті мәнін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 215 </w:t>
+      4. "Электрондық тәсілмен микрокредиттер беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19670 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...28 lines deleted...]
-      "3) қарыз алушы – микроқаржы ұйымының микрокредит беру бойынша қызметін пайдалануға ниет білдірген немесе пайдаланатын Қазақстан Республикасының резидент жеке тұлғасы;";</w:t>
+        <w:t>10-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Микрокредит беру туралы шарт жасасу, микроқаржылық қызметті жүзеге асыратын ұйым мен клиент арасында электрондық тәсілмен микрокредит беру туралы шартқа өзгерістер мен толықтырулар енгізу клиенттің электрондық цифрлық қолтаңбасы және (немесе) парольдарды жинақтау және енгізу немесе аутентификаттау белгілерінің (токендер, смарт-карталар, біржолғы парольдар) кемінде біреуін пайдалану арқылы жүзеге асырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z141" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрокредитті электрондық тәсілмен беру микроқаржылық қызметті жүзеге асыратын ұйымның банктік шотынан клиенттің банктік шотына (төлем карточкасына) ақша аудару жолымен, сондай-ақ клиентке терминал арқылы қолма-қол ақшаны беру және (немесе) микроқаржылық қызметті жүзеге асыратын ұйымды қарыз алушы сатып алатын тауарларға немесе орындаған жұмыстарға, қызметтерге ақы төлеуді көздейтін шарт жасасқан заңды тұлғаның банктік шотына микрокредитті қарыз алушының өтініші бойынша аудару арқылы жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
-[...15 lines deleted...]
-      "4. Қағидалардың 3-тармағының талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуға берілген, микрокредиттерге қолданылады, бұған мыналар кірмейді:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Микрокредит беру құпиясын құрайтын ақпаратқа заңсыз қол жеткізу, оны заңсыз өзгерту, үшінші тұлғалар тарапынан заңсыз әрекеттерді не өзге де микрокредиттермен заңсыз (алаяқтық) әрекеттерді жүзеге асыру анықталған жағдайда, микроқаржылық қызметті жүзеге асыратын ұйым мұндай әрекеттердің себептері мен салдарын жою үшін екі жұмыс күні ішінде шаралар қабылдайды, сондай-ақ бұл туралы бір жұмыс күні ішінде клиентті және уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      автокөлік құралы кепілімен қамтамасыз етілген микрокредиттер;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржылық қызметті жүзеге асыратын ұйым енгізген қылмыстық құқық бұзушылық жасауға ықпал еткен мән-жайларды жою жөнінде шаралар қабылдау туралы ұсынымның не құқық қорғау органдары ұсынған қарыз алушыны жәбірленуші деп тану туралы қаулының негізінде микроқаржылық қызметті жүзеге асыратын ұйым күнтізбелік үш күннен кешіктірмей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      берілетін микрокредит сомасын толық өтейтін жылжымайтын мүлік кепілімен қамтамасыз етілген микрокредиттерді;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің микрокредиті бойынша берешекті өндіріп алуды және талап-арыз жұмысын тоқтатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      берілетін қарыз сомасын толық өтейтін, банктік шоттарда жатқан ақша кепілімен қамтамасыз етілген микрокредиттер.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрокредит бойынша берешектің болуы туралы жазбаларды жою арқылы клиенттің кредиттік бюролардағы кредиттік тарихына түзетулер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      2022 жылғы 1 қаңтардан бастап 2022 жылғы 30 маусымды қоса алғандағы кезеңде Қағидалардың 3-тармағының талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген және берілетін микрокредиттің барлық сомасына олармен жасалатын мәмілелер міндетті мемлекеттік тіркеуге жататын мүліктер кепілімен қамтамасыз етілген микрокредиттерге қолданылмайды.";</w:t>
+    <w:bookmarkStart w:name="z147" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржылық қызметті жүзеге асыратын ұйым құқық қорғау органдарының ұйғарымы және (немесе) қаулысы және (немесе) микроқаржылық қызметті жүзеге асыратын ұйымның өтініші бойынша қабылданған, заңды күшіне енген сот шешімі бар микрокредит бойынша клиенттің берешегін есептен шығару туралы шешім қабылдайды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z148" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Коллекторлық агенттіктің жарғылық капиталының ең төмен мөлшерін белгілеу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 14 маусымдағы № 73 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23101 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
-[...35 lines deleted...]
-      ҚК ≥ ЕТКДШ + 0,5 * ЕТКДШ * Сктом,</w:t>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Коллекторлық агенттіктің жарғылық капиталының ең төмен мөлшерін мынадай мөлшерде белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
-[...15 lines deleted...]
-      мұндағы:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сатып алатын коллекторлық агенттік үшін 100 000 000 (бір жүз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
-[...15 lines deleted...]
-      ҚК – қарыз алушының кірісі;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органда осы қаулы қолданысқа енгізілгенге дейін есептік тіркеуден өткен және банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сатып алатын коллекторлық агенттік үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
-[...15 lines deleted...]
-      ЕТКДШ – "Республикалық бюджет туралы" Қазақстан Республикасының Заңымен тиісті қаржы жылына белгіленген ең төмен күнкөрiс деңгейiнiң шамасы";</w:t>
+    <w:bookmarkStart w:name="z153" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2022 жылғы 1 қаңтардан бастап – 10 000 000 (он миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
-[...15 lines deleted...]
-      СКТОМ – отбасының кәмелетке толмаған мүшелерінің саны.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2022 жылғы 1 шілдеден бастап – 30 000 000 (отыз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
-[...15 lines deleted...]
-      Қарыз алушының кірісі мына өлшемшарттардың біреуі және (немесе) бірнешеуі:</w:t>
+    <w:bookmarkStart w:name="z155" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы 1 қаңтардан бастап – 50 000 000 (елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
-[...15 lines deleted...]
-      1) қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңдегі ресми кірісі;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылғы 1 қаңтардан бастап – 100 000 000 (жүз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
-[...15 lines deleted...]
-      2) қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңде дебеттік карта бойынша шығыстардың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тек қана коллекторлық қызметті жүзеге асыратын коллекторлық агенттік үшін 50 000 000 (елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
-[...15 lines deleted...]
-      3) қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңде дебеттік картаны толтырудың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органда осы қаулы қолданысқа енгізілгенге дейін есептік тіркеуден өткен және тек қана коллекторлық қызметті жүзеге асыратын коллекторлық агенттік үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
-[...15 lines deleted...]
-      4) микрокредит ресімдеуге өтініш берген күні депозиттегі және (немесе) ағымдағы шоттағы қалдық сомасы;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2022 жылғы 1 қаңтардан бастап – 10 000 000 (он миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
-[...15 lines deleted...]
-      5) қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңде депозиттерді және (немесе) ағымдағы шоттарды толықтырудың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2022 жылғы 1 шілдеден бастап – 30 000 000 (отыз миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
-[...15 lines deleted...]
-      6) қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңде депозиттерден және (немесе) ағымдағы шоттардан алынған қаражаттың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы 1 қаңтардан бастап – 50 000 000 (елу миллион) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
-[...15 lines deleted...]
-      7) борыш жүктемесі коэффициентінің (0,5) рұқсат етілген шекті мәніне дейін кідіріссіз жасаған қарыз алушының өтініш жсаған күнінің алдындағы күннің қатарынан соңғы күнтізбелік он екі ай ішінде өтелген және (немесе) өтелмеген банктік қарыздар бойынша қарыз алушының ай сайынғы төлемдері (кемінде алты) сомасының орташа мәніне қатынасы ретінде айқындалатын қарыз алушының есептелген кірісі;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллекторлық агенттіктің жарғылық капиталы міндеттемелерді шегергенде коллекторлық агенттіктің активтері ретінде есептелетін соманы құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      8) "Республикалық бюджет туралы" Қазақстан Республикасының Заңымен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейі шамасының азық-түлікке жатпайтын бөлігінің мәнінен асатын, қарыз алушының өтініш жасаған күннің алдындағы 3 (үш) айдан бастап 12 (он екі) айға дейінгі кезеңде коммуналдық қызметтер бойынша, телекоммуникациялық қызметтер бойынша, кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың орташа айлық сомасы;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылатын коллекторлық агенттіктің жарғылық капиталының ең аз мөлшеріне ақы төлеуді растау мақсатында коллекторлық агенттік оны мемлекеттік тіркеу (қайта тіркеу) сәтіне қарай мынадай құжаттарды ұсынады: коллекторлық агенттіктің жарғылық капиталына жарна ретінде ақшаның банк шотына аударылғанын растайтын және есептік тіркеуден өту үшін өтініш берілген күнге дейін күнтізбелік 30 (отыз) күннен ерте емес берілген екінші деңгейдегі банктің құжаты (оның ішінде клиенттің банк шоттары бойынша ақша қозғалысы туралы үзінді көшірме) және бар болса, шаруашылық серіктестігі қатысушыларының тізілімі не одан бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушысы берген үзінді көшірме.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...904 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>