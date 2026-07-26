--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="677bddf" w14:textId="677bddf">
+    <w:p w14:paraId="f319c0b" w14:textId="f319c0b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,116 +86,202 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары мен банкті ашуға рұқсат беруден бас тарту негіздерін, Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 36 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 107 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30765 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 23 қарашадағы № 107 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қарашада № 30765 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 41 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
@@ -653,124 +741,1093 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Банктер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі - Рұқсаттар және хабарламалар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру (бұдан әрі – рұқсат, мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркегеннен кейін 5 (бес) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қағидаларда Банктер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Мемлекеттік көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Рұқсаттар және хабарламалар туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мағынада қолданылатын ұғымдар пайдаланылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...19 lines deleted...]
-        <w:t>, "</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыға Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген мемлекеттік көрсетілетін қызметтің кіші түрлерін жүзеге асыруға келісім беру Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы өтінішті портал арқылы "жеке кабинетке" жолдаған кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтінішті келіп түскен күні қабылдайды, тіркейді және мемлекеттік қызметті көрсетуге жауапты бөлімшеге (бұдан әрі – жауапты бөлімше) орындауға жібереді. Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері келіп түскен жағдайда, өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жауапты бөлімшенің қызметкері өтініш тіркелген күннен бастап 10 (он) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті орган мемлекеттік қызметтер көрсету үшін пайдаланылатын ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен мынадай құжаттарда: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы резидент-жеке тұлғасының жеке басын куәландыратын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы резидент-жеке тұлғасында алынбаған немесе өтелмеген соттылықтың жоқ екенін растайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі және (немесе) құжаттардың қолданыс мерзімі өткені белгіленген жағдайда жауапты бөлімше көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 10 (он) жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Мемлекеттің қызметтің көрсетілу сатысы туралы ақпарат мемлекеттік қызметтердің көрсетілуін мониторингтеу ақпараттық жүйесінде автоматты режимде жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру туралы хабарлама көрсетілетін қызметті алушыға және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына жіберіледі."; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 - тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидалары (бұдан әрі – Қағидалар) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" (бұдан әрі – Банктер туралы заң), "</w:t>
+        <w:t>" (бұдан әрі – Банктер туралы заң), "Бағалы қағаздар рыногы туралы", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -786,2589 +1843,1460 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рұқсаттар және хабарламалар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" (бұдан әрі - Рұқсаттар және хабарламалар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру (бұдан әрі – рұқсат, мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>" (бұдан әрі - Рұқсаттар және хабарламалар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркегеннен кейін 5 (бес) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қағидаларда Банктер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Мемлекеттік көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Рұқсаттар және хабарламалар туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық құжат және электрондық цифрлық қолтаңба туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпараттандыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарында көрсетілген мәндерде қолданылатын ұғымдар пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құжаттар қағаз тасымалдағышта не "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі-портал) арқылы электрондық түрде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Банктерге, Қазақстан Республикасы бейрезидент-банктерінің филиалдарына банктік және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банктік және өзге де операцияларды жүргізуге лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушыға Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде және Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген "Банктерге, Қазақстан Республикасы бейрезидент-банктерінің филиалдарына банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру" және "Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру" мемлекеттік қызметердің (бұдан әрі - мемлекеттік қызметер) кіші түрлерін жүзеге асыруға келісім беру Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінішті портал арқылы жіберген кезде "жеке кабинетте" нәтижені алу күні мен уақытын көрсетумен мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сатысы туралы ақпарат мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесінде автоматты режимде жаңартылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қағидаларда Банктер туралы </w:t>
-[...101 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Уәкілетті орган мемлекеттік қызметтер көрсету үшін пайдаланылатын, тиісті мемлекеттік ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен Қазақстан Республикасының резиденті-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш келіп түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызметті көрсетуге жауапты бөлімшеге (бұдан әрі-жауапты бөлімше) орындау үшін жіберуді жүзеге асырады. Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш тіркелген күннен кейінгі 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толық болуын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолданыс мерзімі өткен құжаттар фактісі анықталған жағдайда жауапты бөлімше көрсетілетін қызметті алушының құжаттарын алған күннен кейінгі 2 (екі) жұмыс күні ішінде банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және жібереді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "16. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензияны қайта ресімдеу туралы өтініш келіп түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындау үшін жіберуді жүзеге асырады. Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері келіп түскен жағдайда өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушыға Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген мемлекеттік көрсетілетін қызметтің кіші түрлерін жүзеге асыруға келісім беру Қағидаларға сәйкес жүзеге асырылады.</w:t>
-[...17 lines deleted...]
-      Көрсетілетін қызметті алушы өтінішті портал арқылы "жеке кабинетке" жолдаған кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі. </w:t>
+      Жауапты бөлімшенің қызметкері лицензияны қайта ресімдеу туралы өтініш тіркелген күннен кейінгі 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толық болуын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолданыс мерзімі өткен құжаттар фактісі анықталған жағдайда жауапты бөлімше көрсетілетін қызметті алушының құжаттарын алған күннен кейінгі 2 (екі) жұмыс күні ішінде лицензияны қайта ресімдеу туралы өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ұсынылған құжаттардың толық болу және (немесе) қолданыс мерзімі өткен құжаттар фактісі анықталғаннан кейін жауапты бөлімше мемлекеттік қызмет көрсету мерзімі ішінде құжаттарды Қазақстан Республикасының банк заңнамасының талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден бас тарту үшін негіздер анықталған кезде уәкілетті орган көрсетілетін қызметті алушыға лицензияны қайта ресімдеуден бас тарту туралы алдын ала қабылданған шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) күн бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы хабарлама алған күннен бастап 2 (екі) жұмыс күнінен кешіктірмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды қарау және (немесе) тыңдау жүргізу нәтижелері бойынша жауапты бөлімше лицензияны қайта ресімдеу туралы бұйрықтың жобасын немесе лицензияны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті берушінің уәкілетті адамының қарауына жібереді. Көрсетілетін қызметті берушінің уәкілетті адамы лицензияны қайта ресімдеу туралы бұйрықтың жобасына немесе лицензияны қайта ресімдеуден дәлелді бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті адамы тиісті шешім қабылдаған күннен кейінгі 3 (үш) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті алушыға банк операцияларын және өзге де операцияларды жүргізуге қайта ресімделген лицензияны қоса бере отырып, банк операцияларын және өзге де операцияларды жүргізуге лицензияны қайта ресімдеу туралы хабарламаны немесе Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында және Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көзделген негіздер бойынша банк операцияларын және өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда қайта ресімделген лицензияның электрондық көшірмесін қоса бере отырып, банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеу туралы хабарлама немесе банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден дәлелді бас тарту көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияны қайта ресімдеуден бас тартуға негіздер болған кезде лицензияны қайта ресімдеу туралы өтінішті қарау мерзімі көрсетілетін қызметті беруші басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ лицензияны қайта ресімдеу туралы өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылады, бұл туралы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-бөлігіне сәйкес көрсетілетін қызметті алушыға мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензияның телнұсқасын беруге арналған өтініш келіп түскен кезде (егер бұрын берілген лицензия қағаз нысанда ресімделген болса) көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензияның телнұсқасын беру туралы өтініш келіп түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындау үшін жіберуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімше 2 (екі) жұмыс күні ішінде (мемлекеттік қызмет көрсету мерзімі шегінде) ұсынылған құжаттарды олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қарайды, лицензия телнұсқасының немесе бас тартудың жобасын дайындайды, көрсетілетін қызметті берушінің басшысында лицензияның телнұсқасына немесе бас тартуға қол қояды, көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті алушыға лицензияның телнұсқасын қоса бере отырып, лицензияның телнұсқасын беру туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда лицензия телнұсқасының электрондық көшірмесін қоса бере отырып, лицензияның телнұсқасын беру туралы хабарлама не көрсетілетін қызметті алушыға лицензияның телнұсқасын беруден бас тарту көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтінішті келіп түскен күні қабылдайды, тіркейді және мемлекеттік қызметті көрсетуге жауапты бөлімшеге (бұдан әрі – жауапты бөлімше) орындауға жібереді. Көрсетілетін қызметті алушының өтініші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшалар</w:t>
+        <w:t>7-қосымшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаларға</w:t>
-[...1580 lines deleted...]
-        </w:rPr>
         <w:t>10-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="15"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4080,68 +4008,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк ашуға рұқсат беру туралы өтініш </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5416,68 +5344,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6300,68 +6228,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ашуға рұқсат беру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9405,68 +9333,68 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1485900" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – жеке тұлға туралы мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12373,68 +12301,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">республикалық мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекеме (БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – заңды тұлға туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19934,68 +19862,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="22"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бизнес-жоспардың мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жаңадан құрылатын банктің бизнес-жоспары, төмендегілермен шектелмей, мынадай ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20593,68 +20521,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік мекеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы бейрезидент-банкі туралы __________________________________________________________________  (Қазақстан Республикасы бейрезидент-банкінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" _____________________ мәліметтер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22460,68 +22388,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Республикасының мемлекеттік елтаңбасы бейнеленген бланкінде басып шығарылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="24"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын (қажетін таңдау) ашуға рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        № ______                                           "       " ____________ ж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23158,68 +23086,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27299,68 +27227,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="26"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31615,68 +31543,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бейрезидент-банкі филиалының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="27"/>
+    <w:bookmarkStart w:name="z68" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33100,77 +33028,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бейрезидент-ислам банкі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="28"/>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34598,68 +34526,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы  Уәкілетті органның толық атауы Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -36440,63 +36368,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36818,35 +36768,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>