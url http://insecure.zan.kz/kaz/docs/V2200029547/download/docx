--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5c8295" w14:textId="b5c8295">
+    <w:p w14:paraId="3df21ce" w14:textId="3df21ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,166 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жасыл екпелерді күтіп-ұстаудың және қорғаудың үлгілік қағидаларын, қалалар мен елді мекендердің аумақтарын абаттандырудың қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 5 қыркүйектегі № 487 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 13 қыркүйекте № 29547 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 3 маусымдағы № 282 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -156,106 +254,90 @@
         <w:t xml:space="preserve">
       1. "Жасыл екпелерді күтіп-ұстаудың және қорғаудың үлгілік қағидаларын, қалалар мен елді мекендердің аумақтарын абаттандырудың қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10886 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -268,90 +350,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидалары (бұдан әрі – Үлгілік қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және құқықтық мәртебесі мен шаруашылық қызметінің нысандарына қарамастан, барлық заңды тұлғалар, жеке тұлғалар, сондай-ақ аула және қоғамдық аумақтарды абаттандыруға жауапты лауазымды адамдар үшін қалалар мен елді мекендердің аумақтарын абаттандыру тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -420,70 +502,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Осы Үлгілік қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) абаттандыру – сол немесе өзге аумақты құрылыс және мақсаты бойынша қалыпты пайдалану үшін жарамды жағдайға келтіру, халықтың дені сау, жайлы және мәдениетті өмір сүру жағдайын жасау мақсатында жүзеге асырылатын жұмыстардың (аумақтарды инженерлік дайындау және қауіпсіздігін қамтамасыз ету, жолдарды салу, коммуникациялық желілерді және сумен жабдықтау, кәріз, энергиямен жабдықтау құрылыстарын, жабындар құрылғыларын дамыту, монументті өнердің шағын сәулеттік нысандары мен объектілерін орналастыру, көгалдандыруды жобалау, шу деңгейін азайту, микроклиматты жақсарту, ауа бассейнін, ашық су айдындары мен топырақты ластанудан қорғау бойынша) және көрсетілетін қызмет (аумақтарды құрғатуға және көгалдандыруға тазалау, жинау, санитариялық тазалау бойынша) жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -696,110 +778,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Жеке және заңды тұлғалар, олардың қызметі нәтижесінде пайда болған коммуналдық қалдықтары пайда болған кезінен бастап қалдықтармен қауіпсіз жұмыс істеуді және қалдықтарға арналған контейнерлерде (бұдан әрі –контейнер) жинақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Коммуналдық қалдықтарды басқару Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің міндетін атқарушының 2021 жылғы 28 желтоқсандағы № 508 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Коммуналдық қалдықтарды басқару қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26341 болып тіркелген) нормаларымен реттеледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -888,110 +970,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "20. Үй иелерінің аумағында Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 25 желтоқсандағы № ҚР ДСМ-331/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Өндіріс және тұтыну қалдықтарын жинауға, пайдалануға, қолдануға, залалсыздандыруға, тасымалдауға, сақтауға және көмуге қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21934 болып тіркелген) талаптарына сәйкес мамандандырылған көлік үшін ыңғайлы кірме жолдармен контейнерлерді орналастыруға арналған арнайы алаңдар болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Контейнерлерге және контейнерлік алаңдарға тек коммуналдық қалдықтарды тастауға және жинауға жол беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1060,70 +1142,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Контейнерлер босатылғаннан кейін сол жерде дезинфекциялық ерітіндімен өңделеді немесе босатылған орындарда өңдеуден өткен тазаларына ауыстырылады. Контейнерлерді өңдеу орындарын тазалауға, жууға және дезинфекциялауға арналған, ыстық және суық су өткізілген, судың ағып кетуі ұйымдастырылған құрылғылармен жабдықтау қажет.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1212,70 +1294,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Контейнерлік алаңдарды және контейнерлерді пайдаланатын және оларға қызмет көрсететін ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контейнерлік алаңдарды, контейнерлерді және оған іргелес аумақтарды тиісті санитариялық күтіп-ұстауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1286,170 +1368,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оларға уақтылы жөндеу жүргізеді және одан әрі пайдалануға жарамсыз контейнерлерді ауыстырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоқыс қабылдайтын камералардың, алаңдардың, сондай-ақ қалдық жинағыштардың тұрақты жуылуын, дезинфекциялануын, шыбындарға, кеміргіштерге қарсы дезинсекциялануын, дератизациялануын қамтамасыз ету бойынша шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Контейнерлерден коммуналдық қалдықтарды тасымалдауды жүзеге асыратын мамандандырылған көлікке тиеу кезінде шашылып қалған қоқыстарды жинауды оларды шығаратын ұйымның жұмыскерлері жүргізеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1742,63 +1824,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2120,35 +2224,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>