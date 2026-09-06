--- v0 (2025-12-21)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="144d502" w14:textId="144d502">
+    <w:p w14:paraId="85965ed" w14:textId="85965ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1022,51 +1022,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық жүйе - ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдық-ретке келтірілген жиынтығы;</w:t>
+      1) цифрлық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдық-ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) грант алушы – осы Қағидаларға сәйкес өнеркәсіптік грант алған өнеркәсіптік-инновациялық қызмет субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
@@ -1422,100 +1422,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) электрондық құжаттар топтамасы – түпнұсқа құжаттың түрі мен ақпаратын (деректерін) толығымен қайталайтын бірінші басшының немесе оның міндеттерін атқарушы тұлғаның (бірінші басшының міндеттерін орындау туралы растау құжаты болған жағдайда) электрондық цифрлық қолтаңбасымен куәландырылған электрондық-цифрлық нысандағы құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдары арқылы құрылған және электрондық құжаттың дұрыстығын, оның тиістілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+      20) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1878,50 +1898,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қосылған құны мен сапасы жоғары және/немесе еңбек өнімділігін арттыратын жаңа экспортқа бағдарланған өнімді өндіруге бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобаны іске асыру нәтижесі технологиялық жабдықты және/немесе технологиялық желіні кәсіпорынның жұмыс циклына енгізу және өнім шығару болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақта орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ұлттық институт өнеркәсіптік гранттар алуға өтінімдер қабылдау туралы хабарландыруды ұлттық институттың ресми интернет-ресурсында орналастырады. Өтінімдерді қабылдау мерзімі хабарландыру орналастырылған сәттен бастап күнтізбелік 60 (алпыс) күнді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2657,51 +2739,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2748,54 +2850,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген электрондық өтінім мен электрондық құжаттар топтамасын береді).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Өтінімдерді қабылдау және қарау бойынша ақпараттық жүйе/интернет-ресурс болмаған/іркілістер болған кезде, өтінім ұлттық институтқа мемлекеттік тілде және (немесе) орыс тілінде, бірінші басшы немесе оның міндетін атқарушы (бірінші басшының міндеттерін орындау туралы растайтын құжаттың болуы) және (немесе) оның міндетін атқарушы адам қол қойған PDF форматындағы электрондық құжаттар қоса беріле отырып, қағаз жеткізгіште ұсынылады. нөмірленген түрде.</w:t>
+      22. Өтінімдерді қабылдау және қарау бойынша цифрлық жүйе/интернет-ресурс болмаған/іркілістер болған кезде, өтінім ұлттық институтқа мемлекеттік тілде және (немесе) орыс тілінде, бірінші басшы немесе оның міндетін атқарушы (бірінші басшының міндеттерін орындау туралы растайтын құжаттың болуы) және (немесе) оның міндетін атқарушы адам қол қойған PDF форматындағы электрондық құжаттар қоса беріле отырып, қағаз жеткізгіште ұсынылады. нөмірленген түрде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда  – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өтініш беруші ұсынылған құжаттардың, бастапқы деректердің, есептердің, негіздемелердің толықтығын, дұрыстығын қамтамасыз етеді. Өтініш беруші ұсынған ақпаратта есептерде пайдаланылған деректер көздері және есептеу жүргізілген күн көрсетіледі. Өтінім беруші өтінімді дайындау және ұсыну бойынша барлық шығыстарды дербес көтереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3082,390 +3246,350 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27. Өтінім және оған қоса берілетін құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай папкаға қалыптастырылады;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші басшы немесе оның міндетін атқарушы тұлға (бірінші басшының міндеттерін орындау туралы растайтын құжаттың болуы) әрбір парағын куәландырады. Өтінімді және оған қоса берілетін құжаттарды қолды факсимильді көшіру құралдарын пайдалана отырып куәландыруға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) араб цифрларымен толассыз нөмірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші мөрінің (бар болса) бедерімен әр парақтап куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық институт ресми ашық көздерден алған құжаттар қарауға жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркелген өнеркәсіптік-инновациялық қызмет субъектісі, филиалы немесе өкілдігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есебі мемлекеттік кірістер органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қазақстандық тауар өндіруші мәртебесін растайтын құжаттар/ақпарат (Еуразиялық экономикалық одақтың сәйкестігі туралы Сертификат/Декларация, қазақстандық тауар өндірушілер тізілімінің үзінді-көшірмесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тарату процесінде болудың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіпкерлік субъектісінің санаты туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда  – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Өтінім материалдарына лицензиялардың, патенттердің, куәліктердің, сертификаттардың (бар болса), дипломдардың және жобаға қатысушылардың біліктілігін растайтын басқа да құжаттардың көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
-[...15 lines deleted...]
-      2) бірінші басшы немесе оның міндетін атқарушы тұлға (бірінші басшының міндеттерін орындау туралы растайтын құжаттың болуы) әрбір парағын куәландырады. Өтінімді және оған қоса берілетін құжаттарды қолды факсимильді көшіру құралдарын пайдалана отырып куәландыруға жол берілмейді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіптік грант беру туралы шарт жасалған өтінім материалдары жобаны іске асырудың бүкіл кезеңі ішінде жарамды және өтініш берушіге қайтарылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қабылдау мерзімі өткеннен кейін ұсынылған өтінім тіркеуге және қарауға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3531,68 +3655,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнеркәсіптік грант алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8241,70 +8403,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осымен өнеркәсіптік гранттар беру шарттарымен келісетінімді растаймын. Талап етілетін материалдар және (немесе) құжаттар ______парақта қоса беріледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінім мәселелері бойынша хат-хабар жүргізуге арналған электрондық пошта мекенжайы: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: өтініш ұйымның бланкісінде жасалады. Өтінішке бірінші басшы немесе уәкілетті адам қол қояды. Басшы ауысқан және байланыс деректері (пошталық мекенжайы, электрондық мекенжайы және телефоны) өзгерген кезде Ұлттық институтты хабардар ету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8823,55 +8985,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9197,31 +9359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>